--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -281,117 +281,81 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>1210/TD</t>
   </si>
   <si>
     <t>providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Serkhan Chawk W/S Scheme (TW-|V) , Khejuri-ll Block under Purba Midnapore Dlstrict, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000517/2022-2023</t>
   </si>
   <si>
     <t>1536/CDD</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 250cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Sherkhanchak Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
-[...11 lines deleted...]
-    <t>12/04/2025</t>
+    <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-II W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>3222/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-II) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Laying of Left-Out portion uPVC Pipe line, Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site under Sherkhanchak Zone-II Water Supply Scheme (Augmentation) in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001218/2023-2024</t>
   </si>
   <si>
     <t>982/TD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>17/05/2025</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -783,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1647,287 +1611,165 @@
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>406.75</v>
+        <v>7.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>11.83</v>
+        <v>86.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>232.38</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>