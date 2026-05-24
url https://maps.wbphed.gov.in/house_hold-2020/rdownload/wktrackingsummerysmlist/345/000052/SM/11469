--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -281,84 +281,84 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>1210/TD</t>
   </si>
   <si>
     <t>providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Serkhan Chawk W/S Scheme (TW-|V) , Khejuri-ll Block under Purba Midnapore Dlstrict, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000517/2022-2023</t>
   </si>
   <si>
     <t>1536/CDD</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
+    <t>Laying of Left-Out portion uPVC Pipe line, Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site under Sherkhanchak Zone-II Water Supply Scheme (Augmentation) in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001218/2023-2024</t>
+  </si>
+  <si>
+    <t>982/TD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>BIPLAB GUHA</t>
+  </si>
+  <si>
     <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-II W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000871/2022-2023</t>
   </si>
   <si>
     <t>3222/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
-  </si>
-[...16 lines deleted...]
-    <t>BIPLAB GUHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.74</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -967,54 +967,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1024,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>4.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.27</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1081,54 +1081,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>14.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.28</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1199,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>264.14</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1260,54 +1260,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>22.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1317,54 +1317,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>0.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>271.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1378,54 +1378,54 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>22.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.22</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.06</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1553,54 +1553,54 @@
       <c r="I14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P14" s="4">
         <v>22.23</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>72.3</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1611,60 +1611,60 @@
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>7.4</v>
+        <v>86.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1672,91 +1672,91 @@
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>86.79</v>
+        <v>7.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>232.38</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>73.68</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>31.71</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>