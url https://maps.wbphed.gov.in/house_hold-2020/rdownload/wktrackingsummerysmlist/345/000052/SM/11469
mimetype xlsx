--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -293,72 +293,108 @@
   <si>
     <t>ORD/000517/2022-2023</t>
   </si>
   <si>
     <t>1536/CDD</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>Laying of Left-Out portion uPVC Pipe line, Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site under Sherkhanchak Zone-II Water Supply Scheme (Augmentation) in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001218/2023-2024</t>
   </si>
   <si>
     <t>982/TD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>06/07/2025</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
     <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-II W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000871/2022-2023</t>
   </si>
   <si>
     <t>3222/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 250cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Sherkhanchak Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>816/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-II) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001476/2022-2023</t>
+  </si>
+  <si>
+    <t>214/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>EMCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1689,87 +1725,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>7.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>406.75</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>278.03</v>
+      </c>
+      <c r="R17" s="4">
+        <v>68.36</v>
+      </c>
+      <c r="S17" s="4">
+        <v>70</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11.83</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>10.96</v>
+      </c>
+      <c r="R18" s="4">
+        <v>92.58</v>
+      </c>
+      <c r="S18" s="4">
+        <v>85</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>650.96</v>
+      </c>
+      <c r="P19" s="8">
+        <v>362.67</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>55.71</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>