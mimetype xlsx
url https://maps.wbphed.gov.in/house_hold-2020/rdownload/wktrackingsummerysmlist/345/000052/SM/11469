--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-II) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11469</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 250cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Sherkhanchak Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>816/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>SRIMANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well No I of Zone II under Sherkhan Chack water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001134/2022-2023</t>
+  </si>
+  <si>
+    <t>2115/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL IN SHERKHANCHAK PWSS, ZONE-II, BLOCK-KHEJURI-II, DIST-PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>146/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL IN SHERKHANCHAK PWSS, BLOCK-KHEJURI -II, DIST-PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>133/CMSD-II</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 300 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR SERKHAN CHAK W/S SCHEME, ZONE-I, TW-III, KHEJURI-II BLOCK, UNDER PURBA MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000375/2022-2023</t>
+  </si>
+  <si>
+    <t>1381/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Driven Motor Cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of The Assistant Engineer, S&amp;WSD,CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2022-2023</t>
+  </si>
+  <si>
+    <t>232/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>NAGENDRA PATRA</t>
+  </si>
+  <si>
+    <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 300 mtrs. Depth) by utilising Departmental machineries for Serkhanchak W/S Scheme (TW-III), Khejuri-II block under Purba Midnapore District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2022-2023</t>
+  </si>
+  <si>
+    <t>1346/CDD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SHERKHANCHAK W/S SCH, BHAGAWANPUR-I BLOCK UNDER MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>435/CDD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Sherkhanchak Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000363/2021-2022</t>
   </si>
   <si>
     <t>1511/TD</t>
   </si>
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>26/01/2022</t>
   </si>
   <si>
     <t>SANTRA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...104 lines deleted...]
-    <t>24/12/2022</t>
+    <t>providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Serkhan Chawk W/S Scheme (TW-|V) , Khejuri-ll Block under Purba Midnapore Dlstrict, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000517/2022-2023</t>
+  </si>
+  <si>
+    <t>1536/CDD</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000054/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000063/2022-2023</t>
+  </si>
+  <si>
+    <t>1210/TD</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-II) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001476/2022-2023</t>
+  </si>
+  <si>
+    <t>214/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>EMCON</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-II W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>3222/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
   </si>
   <si>
     <t>Hiring of Diesel driven motor cab (BS-IV &amp; above) having contract carriage permit along with driver for the office of the Assistant Engineer, S&amp;WSD, CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>74/S&amp;WSD</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
-    <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 300 mtrs. Depth) by utilising Departmental machineries for Serkhanchak W/S Scheme (TW-III), Khejuri-II block under Purba Midnapore District, CDD PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Laying of Left-Out portion uPVC Pipe line, Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site under Sherkhanchak Zone-II Water Supply Scheme (Augmentation) in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001218/2023-2024</t>
   </si>
   <si>
     <t>982/TD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>10/08/2026</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
-  </si>
-[...52 lines deleted...]
-    <t>EMCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -943,947 +943,947 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.71</v>
+        <v>406.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.33</v>
+        <v>278.03</v>
       </c>
       <c r="R3" s="4">
-        <v>89.74</v>
+        <v>68.36</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5</v>
+        <v>11.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.83</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.66</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>4.38</v>
       </c>
       <c r="Q5" s="4">
         <v>4.22</v>
       </c>
       <c r="R5" s="4">
         <v>96.27</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>14.69</v>
+        <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.86</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>60.28</v>
+        <v>96.66</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>11.56</v>
+        <v>22.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.86</v>
       </c>
       <c r="Q8" s="4">
         <v>2.27</v>
       </c>
       <c r="R8" s="4">
         <v>264.14</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>22.11</v>
+        <v>22.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.48</v>
+        <v>16.22</v>
       </c>
       <c r="R9" s="4">
-        <v>79.06</v>
+        <v>73.06</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>0.15</v>
+        <v>14.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.4</v>
+        <v>8.86</v>
       </c>
       <c r="R10" s="4">
-        <v>271.38</v>
+        <v>60.28</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>22.2</v>
+        <v>3.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.22</v>
+        <v>3.33</v>
       </c>
       <c r="R11" s="4">
-        <v>73.06</v>
+        <v>89.74</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>15.39</v>
+        <v>22.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.3</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>15.91</v>
+        <v>15.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.23</v>
+        <v>15.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>16.07</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>72.3</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>86.79</v>
+        <v>11.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>92.58</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>7.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R17" s="4">
+        <v>271.38</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>11.83</v>
+        <v>86.79</v>
       </c>
       <c r="Q18" s="4">
-        <v>10.96</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>92.58</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>650.96</v>