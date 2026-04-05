--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,65 @@
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground water Based Betkundu Water Supply Scheme, Block ¿ Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001928/2022-2023</t>
   </si>
   <si>
     <t>847/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of switch Room cum Chlorine Room at 1st Tube well site of BETKUNDU Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001155/2023-2024</t>
+  </si>
+  <si>
+    <t>731/HSD,</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>NASIR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1407,87 +1422,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>27.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1290.35</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>