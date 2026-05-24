--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -875,54 +875,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -993,54 +993,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>55.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.24</v>
       </c>
       <c r="S5" s="4">
         <v>41</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1054,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>111.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.65</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1172,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>20.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1347,54 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="4">
         <v>1014.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>744.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.41</v>
       </c>
       <c r="S11" s="4">
         <v>68</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1503,54 +1503,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1290.35</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>889.18</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>68.91</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>