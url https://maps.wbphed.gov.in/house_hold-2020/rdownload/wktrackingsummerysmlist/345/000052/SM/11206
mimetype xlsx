--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water Based Betkundu Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/11206</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Betkundu Water Supply Scheme by providing Laying of Distribution pipe line, FHTC work, Construction of R.C.C. Over Head Reservoir of capacity 900 cum and staging height 20.00 mtr. and Sub-Soil Investigation within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000417/2022-2023</t>
+  </si>
+  <si>
+    <t>1577/TD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bethkundu Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000440/2021-2022</t>
   </si>
   <si>
     <t>1543/TD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2022-2023</t>
   </si>
   <si>
     <t>1673/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground water Based Betkundu Water Supply Scheme, Block ¿ Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001928/2022-2023</t>
+  </si>
+  <si>
+    <t>847/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Culvert, Approach Road and Guard wall cum Boundery wall including land development at Headwork site of Betkundu Pwss under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000625/2023-2024</t>
   </si>
   <si>
     <t>2367/TD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>BABUL DAS</t>
   </si>
   <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 4th Tube well Site of Betkundu Water Supply Scheme within mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2051/TD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>DEV &amp; COMPANY</t>
+  </si>
+  <si>
     <t>Laying of Leftout Pipeline, Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement at 4th Tube Well site, Construction new Boundary Wall at 4th Tube well site and Laying of proposed Rising main line and inter connection at Betkundu Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001215/2023-2024</t>
   </si>
   <si>
     <t>979/TD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
-    <t>RAJ KUMAR SINGHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 900 cum RCC OHR at Betkundu PWSS at Mahishadal Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>2087/TD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 4th Tube well Site of Betkundu Water Supply Scheme within mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...17 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Repairing &amp; renovation of switch Room cum Chlorine Room at 1st Tube well site of BETKUNDU Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001155/2023-2024</t>
+  </si>
+  <si>
+    <t>731/HSD,</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>NASIR ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for net billing meter at Betkundu w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (Con ID - 222016853 &amp; Application No.- 2004450537)</t>
   </si>
   <si>
     <t>BILL/03722/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-674</t>
   </si>
   <si>
-    <t>15/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUATATION BILL FOR BETKUNDU Water Supply scheme Tube Well no.-III Mahishadal CCC Application No.-2004625358 Ref ID.-204232822 Block-Mahishadal</t>
   </si>
   <si>
     <t>BILL/04573/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-889</t>
   </si>
   <si>
     <t>22/03/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>NASIR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,674 +852,674 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.88</v>
+        <v>1014.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.88</v>
+        <v>744.56</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>73.41</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>48.38</v>
+        <v>4.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>55.26</v>
+        <v>48.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>22.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>40.24</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>111.15</v>
+        <v>27.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>98.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>88.65</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>55.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>40.24</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>20.17</v>
       </c>
       <c r="Q8" s="4">
         <v>18.97</v>
       </c>
       <c r="R8" s="4">
         <v>94.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.42</v>
+        <v>111.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.65</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>1014.31</v>
+        <v>2.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>744.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.41</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>27.18</v>
+        <v>0.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.81</v>
+        <v>4.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1290.35</v>