--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -826,54 +826,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>638.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>82.65</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>12.94</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1123,54 +1123,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>93.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.66</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1279,54 +1279,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1047.13</v>
       </c>
       <c r="P11" s="8">
-        <v>175.94</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>16.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>