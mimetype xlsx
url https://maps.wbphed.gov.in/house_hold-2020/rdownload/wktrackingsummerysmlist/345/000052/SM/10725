--- v1 (2026-04-05)
+++ v2 (2026-06-15)
@@ -182,99 +182,99 @@
   <si>
     <t>2636/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000487/2022-2023</t>
   </si>
   <si>
     <t>1909/TD</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>25/05/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
+    <t>Requirement of additional pipeline to accommodate FHTC for Augmentation of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division of Tamluk Division, P.H.E. Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000604/2023-2024</t>
+  </si>
+  <si>
+    <t>2197/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Repaire of Pump House , Boundary Wall construction of boundary wall &amp; Land development approch road under JJM with allied work for Madhabpur (Z-I) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2023-2024</t>
+  </si>
+  <si>
+    <t>1023/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>KAMAL KUMAR ROY</t>
+  </si>
+  <si>
     <t>Laying of Balance portion for Distribution pipe line by UPVC pipes with allied works for Madhakhali Zone-I &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000587/2023-2024</t>
   </si>
   <si>
     <t>2189/TD</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>SWARUPANANDA DAS</t>
-  </si>
-[...31 lines deleted...]
-    <t>KAMAL KUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,54 +826,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>638.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.94</v>
       </c>
       <c r="S3" s="4">
         <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1120,213 +1120,213 @@
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>95.53</v>
+        <v>16.53</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>16.53</v>
+        <v>41.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>41.68</v>
+        <v>95.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>93.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1047.13</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>175.94</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>