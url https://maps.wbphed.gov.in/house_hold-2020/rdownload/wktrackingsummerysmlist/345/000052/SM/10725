--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -107,174 +107,174 @@
   <si>
     <t>SM/10725</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhabpur Zone-I Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000553/2022-2023</t>
   </si>
   <si>
     <t>2183/TD</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>21/10/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>1909/TD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000111/2022-2023</t>
+  </si>
+  <si>
+    <t>1665/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Madhabpur Zone-I, Block Egra II, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000077/2023-2024</t>
   </si>
   <si>
     <t>1279/W/MMD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Repaire of Pump House , Boundary Wall construction of boundary wall &amp; Land development approch road under JJM with allied work for Madhabpur (Z-I) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2023-2024</t>
+  </si>
+  <si>
+    <t>1023/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>KAMAL KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion for Distribution pipe line by UPVC pipes with allied works for Madhakhali Zone-I &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000587/2023-2024</t>
+  </si>
+  <si>
+    <t>2189/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
+  </si>
+  <si>
+    <t>Requirement of additional pipeline to accommodate FHTC for Augmentation of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division of Tamluk Division, P.H.E. Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000604/2023-2024</t>
+  </si>
+  <si>
+    <t>2197/TD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
   </si>
   <si>
     <t>RTOR000283/2022-2023</t>
   </si>
   <si>
     <t>2636/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
-  </si>
-[...67 lines deleted...]
-    <t>SWARUPANANDA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,454 +848,454 @@
         <v>638.56</v>
       </c>
       <c r="Q3" s="4">
         <v>82.65</v>
       </c>
       <c r="R3" s="4">
         <v>12.94</v>
       </c>
       <c r="S3" s="4">
         <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>25.14</v>
+        <v>69.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>141.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>18.68</v>
+        <v>25.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>69.99</v>
+        <v>41.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>16.53</v>
+        <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>93.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>41.68</v>
+        <v>16.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>95.53</v>
+        <v>18.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>93.29</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1047.13</v>