--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -420,50 +420,59 @@
     <t>02/01/2025</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00892/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-454</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC (8284 nos) with new construction of R.C.C. Elevated Reservoir of capacity 1000cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejurberia Water Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000335/2022-2023</t>
   </si>
   <si>
     <t>1279/TD</t>
   </si>
   <si>
     <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00710/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1013,54 +1022,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>8.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1074,54 +1083,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.69</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1135,54 +1144,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>5.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1196,54 +1205,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>49.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.09</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1658,54 +1667,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>23.68</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.93</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1719,54 +1728,54 @@
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>2.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1841,54 +1850,54 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
         <v>77.24</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>77.23</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1900,54 +1909,54 @@
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>2.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1961,54 +1970,54 @@
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>4.79</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>87.41</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2022,54 +2031,54 @@
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>0.96</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2083,54 +2092,54 @@
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P21" s="4">
         <v>44.78</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>11.08</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2201,101 +2210,156 @@
       <c r="I23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P23" s="4">
         <v>956.75</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>865.39</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>90.45</v>
       </c>
       <c r="S23" s="4">
         <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1354.73</v>
+      </c>
+      <c r="P25" s="8">
+        <v>1027.12</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>75.82</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>