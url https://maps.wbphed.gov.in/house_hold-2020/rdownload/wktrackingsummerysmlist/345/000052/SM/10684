--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -110,120 +110,255 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Khejurberia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000164/2021-2022</t>
   </si>
   <si>
     <t>1168/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC (8284 nos) with new construction of R.C.C. Elevated Reservoir of capacity 1000cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejurberia Water Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000335/2022-2023</t>
+  </si>
+  <si>
+    <t>1279/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2022-2023</t>
+  </si>
+  <si>
+    <t>1428/TD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000070/2022-2023</t>
+  </si>
+  <si>
+    <t>1256/TD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000044/2022-2023</t>
+  </si>
+  <si>
+    <t>1015/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
     <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well site of Khejurberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000725/2022-2023</t>
   </si>
   <si>
     <t>2555/TD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th tube well sites of Khejurberia Water Supply Scheme under Tamluk-Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000726/2022-2023</t>
   </si>
   <si>
     <t>2556/TD</t>
   </si>
   <si>
-    <t>Sinking of 3 (three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...38 lines deleted...]
-    <t>08/08/2022</t>
+    <t>Left out pipe line of Providing Functional Household Tap Connection of Khejurberia water supply scheme under Tamluk Sub Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>622/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st tube well sites of Khejurberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2022-2023</t>
+  </si>
+  <si>
+    <t>2553/TD</t>
+  </si>
+  <si>
+    <t>ANIRBAN MONDAL</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Khejurberia PWSS to accommodate FHTC in Nandakumar Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001519/2022-2023</t>
+  </si>
+  <si>
+    <t>363/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall &amp; fencing work over boundary work with allied work for Khejurberia PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000850/2022-2023</t>
+  </si>
+  <si>
+    <t>3204/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Restoration work at Panskura Durgachak road from Ch. 38.400 km to Ch. 38.404 Km (length-4.40 m) after laying pipe line by PHE.</t>
+  </si>
+  <si>
+    <t>ORD/000712/2023-2024</t>
+  </si>
+  <si>
+    <t>1280/TSD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>MIHIR SAMANTA</t>
+  </si>
+  <si>
+    <t>Water supply &amp; sanitary arrangement for Switch Room cum chlorine Room (pump House no-II) at Khejurberia PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000770/2023-2024</t>
+  </si>
+  <si>
+    <t>1688/TSD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>TECHNO ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 2nd tube well site of Khejurberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000724/2022-2023</t>
+  </si>
+  <si>
+    <t>2554/TD</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Quotation Money of Pump House No. - 4 of Khejurberia PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00002/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-12</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Quotation Money for Khejurberia PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00610/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-818</t>
   </si>
@@ -257,213 +392,78 @@
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Crossing permission of laying HDPE pipeline along and across of NH-41 of Khejurberia Water Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2023-2024</t>
   </si>
   <si>
     <t>740/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>DONA ASSOCIATES</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...121 lines deleted...]
-  <si>
     <t>Left out pipe line of Providing Functional Household Tap Connection &amp; construction of new drain of Khejurberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engiener</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>3268/TD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00892/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-454</t>
   </si>
   <si>
     <t>24/09/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/11/2025</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00710/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1062,1248 +1062,1248 @@
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.79</v>
+        <v>956.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.08</v>
+        <v>865.39</v>
       </c>
       <c r="R4" s="4">
-        <v>74.69</v>
+        <v>90.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5.09</v>
+        <v>49.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.09</v>
+        <v>29.84</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>60.09</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>49.66</v>
+        <v>50.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>60.09</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>50.95</v>
+        <v>69.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>69.9</v>
+        <v>2.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.69</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.87</v>
+        <v>5.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>2.61</v>
+        <v>77.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>77.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>5.94</v>
+        <v>4.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.41</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>0.37</v>
+        <v>23.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>9.48</v>
+        <v>29.62</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>23.68</v>
+        <v>2.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.93</v>
+        <v>2.99</v>
       </c>
       <c r="R14" s="4">
-        <v>96.86</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>2.8</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.8</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>99.8</v>
+        <v>99.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>29.62</v>
+        <v>2.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>77.24</v>
+        <v>3.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>77.23</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>2.99</v>
+        <v>2.61</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>4.79</v>
+        <v>5.94</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.19</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>87.41</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>44.78</v>
+        <v>9.48</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.96</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>11.08</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>127</v>
+      </c>
       <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>1.31</v>
+        <v>44.78</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>11.08</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="P23" s="4">
-        <v>956.75</v>
+        <v>1.31</v>
       </c>
       <c r="Q23" s="4">
-        <v>865.39</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>90.45</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="P24" s="4">
         <v>0.37</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>