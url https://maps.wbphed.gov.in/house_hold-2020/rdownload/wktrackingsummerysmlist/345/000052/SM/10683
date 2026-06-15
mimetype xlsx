--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,65 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Tabakhali Water Supply Scheme Block - Sutahata under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/002024/2022-2023</t>
   </si>
   <si>
     <t>862/W/MMD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>M/S B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line,Canal crossing &amp; Rising main of ground water based Tabakhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>933/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.54</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>58.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.18</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +1011,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.53</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1228,54 +1243,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>709.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>448.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>63.11</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1304,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>5.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.79</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1350,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>72.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>59.1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.39</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,87 +1497,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>13.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P14" s="4">
+        <v>81.39</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>65.01</v>
+      </c>
+      <c r="R14" s="4">
+        <v>79.89</v>
+      </c>
+      <c r="S14" s="4">
+        <v>88</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1200.09</v>
+      </c>
+      <c r="P15" s="8">
+        <v>605.51</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.46</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>