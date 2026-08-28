--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -131,213 +131,213 @@
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 1st Tube well Site of Kapaseria W/S Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head work Site of Rajarampur W/S Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Tabakhali W/S Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000235/2022-2023</t>
   </si>
   <si>
     <t>976/TD</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Ground Water Based Tabakhali Water Supply Scheme within Sutahata Dev. Block under Haldia sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2022-2023</t>
+  </si>
+  <si>
+    <t>1578/TD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Tabakhali Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000341/2022-2023</t>
   </si>
   <si>
     <t>1284/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>410/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2022-2023</t>
   </si>
   <si>
     <t>1264/TD</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Tabakhali Water Supply Scheme Block - Sutahata under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002024/2022-2023</t>
+  </si>
+  <si>
+    <t>862/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>M/S B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line,Canal crossing &amp; Rising main of ground water based Tabakhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>933/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 3rd tubewell site of Tabakhali W/S scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>1084/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between BASULYA - BARADA Railway Station on Tamluk-Haldia Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Tabakhali Piped Water Supply Scheme of 150 mm Dia G.I. Casing Pipe and 125 mm Dia HDPE (PE-100) Carrier Pipe in between OHE MAST NO H50/11 &amp; H50/13, H50/12 &amp; H50/14 within Haldia Sub-Division under Tamluk Division, P.H.E DTE. (Total Length = 80 Mtr) Nodal Point J38 - J40.</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>2944/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>KRISHNENDU SEKHAR DAS</t>
+  </si>
+  <si>
     <t>Payment to WBSEDCL for Electric Quotation money of Tabakhali Tube Well No. ¿ III</t>
   </si>
   <si>
     <t>BILL/00377/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-205</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Ground Water Based Tabakhali Water Supply Scheme within Sutahata Dev. Block under Haldia sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...52 lines deleted...]
-  <si>
     <t>Way Leave permission from South Eastern Railway for Tabakhali PWSS for Application ID-SER-KGP-2023-WL-67</t>
   </si>
   <si>
     <t>BILL/01828/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-822</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
-  </si>
-[...40 lines deleted...]
-    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,593 +1008,593 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.77</v>
+        <v>709.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.37</v>
+        <v>448.02</v>
       </c>
       <c r="R5" s="4">
-        <v>70.53</v>
+        <v>63.11</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>205.42</v>
+        <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.53</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>34</v>
+        <v>205.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.56</v>
+        <v>34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>709.93</v>
+        <v>13.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>448.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>63.11</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>5.91</v>
+        <v>81.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>3</v>
+        <v>65.01</v>
       </c>
       <c r="R10" s="4">
-        <v>50.79</v>
+        <v>79.89</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>72.62</v>
+        <v>5.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>59.1</v>
+        <v>3</v>
       </c>
       <c r="R11" s="4">
-        <v>81.39</v>
+        <v>50.79</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>6.17</v>
+        <v>72.62</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>59.1</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>81.39</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>13.41</v>
+        <v>0.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>81.39</v>
+        <v>6.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>65.01</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>79.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1200.09</v>