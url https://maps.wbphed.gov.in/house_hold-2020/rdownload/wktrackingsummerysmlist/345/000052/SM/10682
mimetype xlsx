--- v1 (2026-03-07)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,86 @@
     <t>1420/TD</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Left out FHTC 402 Nos. including supplying, laying, fitting, fixing of Pipe with all necessary specials, saddle piece etc. all complete including cost of all materials and labour for Dakshin Gumai Water Supply Scheme within Nandakumar Dev. Block under Tamluk SubDivision of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000279/2024-2025</t>
   </si>
   <si>
     <t>2895/TD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>Laying Rising Mains for Agumentation of Dakshin Gumai Water Supply Scheme under Nandakumar Block, under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2024-2025</t>
+  </si>
+  <si>
+    <t>2682/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st &amp; 2nd tube well site of Dakshin Gumai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>3477/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1567,87 +1603,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>91.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>56</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.8</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.06</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1382.8</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>