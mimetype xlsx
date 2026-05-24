--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -934,54 +934,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>18.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.52</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1288,54 +1288,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>1.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>211.41</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1349,54 +1349,54 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>11.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.79</v>
       </c>
       <c r="S10" s="4">
         <v>72</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1410,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>9.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1528,54 +1528,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>944.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>805.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>85.31</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1745,54 +1745,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1382.8</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>849.57</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>61.44</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>