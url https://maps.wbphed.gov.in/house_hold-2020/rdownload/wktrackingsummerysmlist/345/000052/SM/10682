--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,276 +113,276 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Dakshin Gumai Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000156/2021-2022</t>
   </si>
   <si>
     <t>1160/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC (5547 nos) with new construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Dakshin Gumai Water Supply Scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Junior Engiener</t>
+  </si>
+  <si>
+    <t>ORD/000387/2022-2023</t>
+  </si>
+  <si>
+    <t>1420/TD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs (Luxary Taxi) (standard non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Executive Engineer, Tamluk Division, PHE Dte. under Tamluk Division for the period from 12 (twelve) months, w.e.f. 01/11/2022 to 31/10/2023.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2022-2023</t>
+  </si>
+  <si>
+    <t>1344/TSD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>24/06/2023</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000073/2022-2023</t>
+  </si>
+  <si>
+    <t>1257/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000043/2022-2023</t>
+  </si>
+  <si>
+    <t>1016/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Dakshin Gumai Water Supply Scheme Block - Nandakumar under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001964/2022-2023</t>
+  </si>
+  <si>
+    <t>863/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR DAS</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBEWELL (300MM X 200MM X 240 MTRS DEPTH) BY UTILISING DEPARTMENTALMACHINERIES FOR DAKSHIN GUMAI W/S SCHEME (TW-III), NANDAKUMAR BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000397/2022-2023</t>
   </si>
   <si>
     <t>2118/CDD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>08/08/2022</t>
+    <t>Construction of 3.6 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room for water supply scheme with Boundary Wall (as per Deptt. drawing) at 3rd Tube well site of Dakshin Gumai Pipe Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte.in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>2983/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Dismantling of existing OHR (Capacity 61550 Gallons or 341000 Ltr.) at Head work site of Dakshin Gumai Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000376/2023-2024</t>
+  </si>
+  <si>
+    <t>1029/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>22/07/2023</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Electric Quotation money of Dakshin Gumai Water Supply Scheme for Tube Well No.- III</t>
   </si>
   <si>
     <t>BILL/00434/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-218</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...80 lines deleted...]
-    <t>BISWAJIT BAG</t>
+    <t>Left out FHTC 402 Nos. including supplying, laying, fitting, fixing of Pipe with all necessary specials, saddle piece etc. all complete including cost of all materials and labour for Dakshin Gumai Water Supply Scheme within Nandakumar Dev. Block under Tamluk SubDivision of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000279/2024-2025</t>
+  </si>
+  <si>
+    <t>2895/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>Laying Rising Mains for Agumentation of Dakshin Gumai Water Supply Scheme under Nandakumar Block, under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2024-2025</t>
+  </si>
+  <si>
+    <t>2682/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st &amp; 2nd tube well site of Dakshin Gumai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>3477/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADE</t>
   </si>
   <si>
     <t>RTOR000208/2023-2024</t>
   </si>
   <si>
     <t>1108/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>GLOBAL TRADE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,258 +956,262 @@
         <v>8.24</v>
       </c>
       <c r="Q3" s="4">
         <v>8.12</v>
       </c>
       <c r="R3" s="4">
         <v>98.62</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.26</v>
+        <v>944.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.62</v>
+        <v>805.94</v>
       </c>
       <c r="R4" s="4">
-        <v>85.52</v>
+        <v>85.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>34.11</v>
+        <v>1.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>211.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>232.04</v>
+        <v>34.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.12</v>
+        <v>232.04</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>54</v>
@@ -1249,519 +1253,515 @@
         <v>13.47</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>1.14</v>
+        <v>18.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.4</v>
+        <v>15.62</v>
       </c>
       <c r="R9" s="4">
-        <v>211.41</v>
+        <v>85.52</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>11.41</v>
       </c>
       <c r="Q10" s="4">
         <v>8.07</v>
       </c>
       <c r="R10" s="4">
         <v>70.79</v>
       </c>
       <c r="S10" s="4">
         <v>72</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>9.42</v>
       </c>
       <c r="Q11" s="4">
         <v>9.42</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.19</v>
+        <v>3.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>944.7</v>
+        <v>91.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>805.94</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>85.31</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>91.84</v>
+        <v>10.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>10.8</v>
+        <v>4.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
-        <v>4.06</v>
+        <v>0.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1382.8</v>