--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -257,51 +257,51 @@
   <si>
     <t>DEBNATH MAITY</t>
   </si>
   <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>1118/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Simulia Water Supply Scheme within Tamluk Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000499/2022-2023</t>
   </si>
   <si>
     <t>1971/TD</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of proposed Rising main line and supply &amp; delivery of DI Specials M.S Structure for Canal crossing, Road crossing and Drum Sheet Piling at Simulia Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000710/2023-2024</t>
   </si>
   <si>
     <t>2871/TD</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Boundary wall , Pump Hose at Head Work site of Simulia Water Supply Scheme underTamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Length 402 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000625/2024-2025</t>
   </si>
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -964,54 +964,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1025,54 +1025,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>12.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.89</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1257,54 +1257,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>13.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.04</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1318,54 +1318,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>497.76</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>707.13</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>463.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>65.52</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1617,88 +1617,88 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>12.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>81.21</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>917.33</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>511.86</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>55.8</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>