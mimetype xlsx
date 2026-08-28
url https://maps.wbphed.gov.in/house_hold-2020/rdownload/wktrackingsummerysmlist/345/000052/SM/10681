--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,50 +113,68 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Simulia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000165/2021-2022</t>
   </si>
   <si>
     <t>1169/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Simulia Water Supply Scheme within Tamluk Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000499/2022-2023</t>
+  </si>
+  <si>
+    <t>1971/TD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL IN SIMULIA W/S SCH (TW-III), TAMLUK BLOCK, PURBA MEDINIPUR DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000403/2022-2023</t>
   </si>
   <si>
     <t>416/CMSD-I</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>RESISTIVITY SURVEY AND OTHER WORKS OF SIMULIA W/S SCH (TW-III), TAMLUK BLOCK, PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
@@ -176,186 +194,168 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2022-2023</t>
   </si>
   <si>
     <t>408/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2022-2023</t>
   </si>
   <si>
     <t>1262/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Simulia PWSS to Accommodate FHTC in Tamluk Block under Tamluk Sub-Division of Tamluk Division in Purba Medinipur District. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001965/2022-2023</t>
+  </si>
+  <si>
+    <t>864/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of proposed Rising main line and supply &amp; delivery of DI Specials M.S Structure for Canal crossing, Road crossing and Drum Sheet Piling at Simulia Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2023-2024</t>
+  </si>
+  <si>
+    <t>2871/TD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>Pump House &amp; Boundary Wall for Augmentation of Simulia Water Supply Scheme under Tamluk Development Block withen Tamluk Sub-Division under Tamluk Division, PHE Dte.in the district Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2023-2024</t>
+  </si>
+  <si>
+    <t>1451/TD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>SK. SAHALAM</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs (Luxury Taxi) (Standard non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub Division, PHE Dte under Tamluk Division for the period from 01.10.2023 to 31.12.2023</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>1341/TSD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>DEBNATH MAITY</t>
+  </si>
+  <si>
     <t>Quotation money payment to WBSEDCL for Simulia Water Supply Scheme of Tube Well No. - III</t>
   </si>
   <si>
     <t>BILL/00537/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-283</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...43 lines deleted...]
-  <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>1118/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Simulia Water Supply Scheme within Tamluk Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...31 lines deleted...]
-  <si>
     <t>Repairing &amp; renovation of Boundary wall , Pump Hose at Head Work site of Simulia Water Supply Scheme underTamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Length 402 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000625/2024-2025</t>
   </si>
   <si>
     <t>737/TD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>M J A ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SK. SAHALAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -929,745 +929,745 @@
         <v>9.35</v>
       </c>
       <c r="Q3" s="4">
         <v>9.24</v>
       </c>
       <c r="R3" s="4">
         <v>98.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.99</v>
+        <v>707.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.99</v>
+        <v>463.32</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>65.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>12.67</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.25</v>
+        <v>4.99</v>
       </c>
       <c r="R5" s="4">
-        <v>80.89</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>42.01</v>
+        <v>12.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.89</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>7.78</v>
+        <v>42.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.34</v>
+        <v>7.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>13.66</v>
       </c>
       <c r="Q9" s="4">
         <v>12.85</v>
       </c>
       <c r="R9" s="4">
         <v>94.04</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>0.24</v>
+        <v>58.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>497.76</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.19</v>
+        <v>12.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.21</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>707.13</v>
+        <v>0.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>463.32</v>
+        <v>1.18</v>
       </c>
       <c r="R12" s="4">
-        <v>65.52</v>
+        <v>497.76</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>58.27</v>
+        <v>4.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="P14" s="4">
-        <v>44.35</v>
+        <v>0.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>12.36</v>
+        <v>44.35</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.04</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>81.21</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>917.33</v>