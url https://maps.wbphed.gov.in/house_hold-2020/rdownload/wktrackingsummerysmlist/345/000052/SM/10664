--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Khejuri PWSS to accommodate FHTC within Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-I)</t>
   </si>
   <si>
     <t>SM/10664</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000444/2022-2023</t>
+  </si>
+  <si>
+    <t>1654/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 1st Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 2nd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>1225/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2022-2023</t>
+  </si>
+  <si>
+    <t>828/TD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of Pump Houses and Laying Rising Main for water connection between 1st , 2nd and 3rd Tube Well at Khejuri Water Supply Scheme (Zone-II) within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000733/2023-2024</t>
+  </si>
+  <si>
+    <t>2984/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and construction of Switch Room with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000457/2023-2024</t>
+  </si>
+  <si>
+    <t>1502/TD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Earth Work in filling in Ditches, Low Land at Head Work Site of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000533/2023-2024</t>
+  </si>
+  <si>
+    <t>1859/TD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>19/08/2023</t>
+  </si>
+  <si>
+    <t>TECHNO ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Earth Work in filling in Ditches, Low Land at Head Work Site of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE-I)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000532/2023-2024</t>
   </si>
   <si>
     <t>1858/TD</t>
   </si>
   <si>
-    <t>09/08/2023</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Earth Work in filling in Ditches, Low Land at Head Work Site of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE-III)</t>
+  </si>
+  <si>
+    <t>ORD/000745/2023-2024</t>
+  </si>
+  <si>
+    <t>3147/TD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>17/12/2023</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Chargeable Head, KHEJURI, Water Supply Scheme T/W-III, Zone-II (Ref. ID-204049542)</t>
+  </si>
+  <si>
+    <t>BILL/01673/2023-2024</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money payment to WBSEDCL for Khejuri Zone-II Water Supply Scheme of Tube Well No. - III</t>
   </si>
   <si>
     <t>BILL/00536/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-284</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...88 lines deleted...]
-  <si>
     <t>Earth Work in filling in Ditches, Low land at Head Work site of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/000117/2024-2025</t>
   </si>
   <si>
     <t>1909/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>14/06/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,702 +843,702 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.96</v>
+        <v>449.19</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>71.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.87</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>60.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.41</v>
+        <v>22.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.52</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>1.41</v>
+        <v>9.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.97</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>449.19</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>71.86</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>9.19</v>
+        <v>0.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>0.91</v>
+        <v>1.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>2.02</v>
+        <v>1.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>22.43</v>
+        <v>2.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>620.61</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>78.27</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>12.61</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>