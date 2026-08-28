--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Madhabpur Zone-II</t>
   </si>
   <si>
     <t>SM/10594</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 300cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhabpur Zone-II Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000418/2022-2023</t>
+  </si>
+  <si>
+    <t>1576/TD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>1909/TD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Madhabpur (Balighai) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000324/2021-2022</t>
   </si>
   <si>
     <t>1617/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Madhabpur Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000319/2022-2023</t>
   </si>
   <si>
     <t>599/TD</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2022-2023</t>
   </si>
   <si>
     <t>1666/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Madhabpur Zone-II, Block ¿ Egra II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001927/2022-2023</t>
+  </si>
+  <si>
+    <t>846/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, Laying Rising main pipe line &amp; Land development under JJM with allied work for Madhabpur (Z-II ) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2023-2024</t>
+  </si>
+  <si>
+    <t>1024/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
     <t>RTOR000284/2022-2023</t>
   </si>
   <si>
     <t>2637/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for MADHABPUR Water Supply Scheme T/W-I, Zone-II (Ref. ID-204047955)</t>
   </si>
   <si>
     <t>BILL/01869/2023-2024</t>
   </si>
   <si>
     <t>W/23-24/222</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-I Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for Head Work site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 220 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well site Tube Well of Madhabpur Zone-II Water Supply Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-II, ZONE-II Of MADHABPUR W/S Scheme under MMD, PHE, Dte. Block- EGRA-II, WBSEDCL SUPPLY OFFICE: BALIGHAI C.C.C. Ref. Memo No- 2004671978/QUOT/03/48 DT. 05-04-2024 Application NO- 2004671978 Application type-New connection Consumer Id- 204266733</t>
   </si>
   <si>
     <t>BILL/00537/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-90</t>
   </si>
   <si>
     <t>24/04/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>06/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,624 +847,624 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.71</v>
+        <v>495.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>136.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.64</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.61</v>
+        <v>69.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>141.02</v>
+        <v>5.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>15.45</v>
+        <v>3.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.9</v>
+        <v>141.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>69.99</v>
+        <v>37.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.7</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>1</v>
+        <v>45.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>495.32</v>
+        <v>15.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>37.88</v>
+        <v>4.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>45.82</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>820.7</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>190.55</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>23.22</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>