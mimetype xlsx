--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,98 +146,86 @@
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>MAHAPRABHU ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (500 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-E)</t>
   </si>
   <si>
     <t>ORD/000154/2022-2023</t>
   </si>
   <si>
     <t>729/TD</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Work: Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (400 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part- F)</t>
-[...5 lines deleted...]
-    <t>730/TD</t>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (840 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>727/TD</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (115 nos) work within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-O)</t>
+  </si>
+  <si>
+    <t>ORD/000163/2022-2023</t>
+  </si>
+  <si>
+    <t>739/TD</t>
+  </si>
+  <si>
+    <t>CANVAS</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (350 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-H)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>732/TD</t>
   </si>
   <si>
     <t>24/07/2022</t>
   </si>
   <si>
-    <t>SK. NUR ISLAM</t>
-[...34 lines deleted...]
-  <si>
     <t>SK MAIDUL ISLAM</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 4th Tube Well site of Chaitanyapur Zone-I Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000660/2022-2023</t>
   </si>
   <si>
     <t>2345/TD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>TAPAN BERA</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (50 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000141/2022-2023</t>
@@ -368,50 +356,53 @@
   <si>
     <t>Electric Quotation for CHAITANYAPUR Water Supply Scheme T/W-IV, zone- I, (Ref. ID-204078116)</t>
   </si>
   <si>
     <t>BILL/02605/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-249</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-I)</t>
   </si>
   <si>
     <t>ORD/000157/2022-2023</t>
   </si>
   <si>
     <t>733/TD</t>
   </si>
   <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
     <t>R CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 1st tube well site of Chaitanyapur Zone-I water supply scheme, under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000801/2022-2023</t>
   </si>
   <si>
     <t>909/HSD</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Canal crossing and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte (PART - J).</t>
   </si>
   <si>
     <t>ORD/000856/2022-2023</t>
   </si>
   <si>
     <t>3209/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
@@ -581,108 +572,111 @@
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J)</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>734/TD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (104 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-N)</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>738/TD</t>
   </si>
   <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (370 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>731/TD</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (850 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>1004/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (210 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-K)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>735/TD</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>2448/TD</t>
+  </si>
+  <si>
     <t>21/01/2026</t>
-  </si>
-[...55 lines deleted...]
-    <t>2448/TD</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Rising main work of ground water based Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>2202/TD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Chaitanyapur Zone-I Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000409/2022-2023</t>
   </si>
@@ -1119,51 +1113,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1456,2343 +1450,2282 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>49.38</v>
+        <v>70.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>70.64</v>
+        <v>9.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>9.54</v>
+        <v>40.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>40.03</v>
+        <v>5.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>5.08</v>
+        <v>4.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>4.27</v>
+        <v>3.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="P12" s="4">
-        <v>3.95</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
         <v>0.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>10.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>10.01</v>
+        <v>10.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>10.8</v>
+        <v>40.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
-        <v>40.61</v>
+        <v>30.41</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="P19" s="4">
-        <v>30.41</v>
+        <v>55.98</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>55.98</v>
+        <v>10.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P21" s="4">
-        <v>10.52</v>
+        <v>20.34</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P22" s="4">
-        <v>20.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="P23" s="4">
-        <v>0.95</v>
+        <v>8.74</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="P24" s="4">
-        <v>8.74</v>
+        <v>8.55</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P25" s="4">
-        <v>8.55</v>
+        <v>80.94</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P26" s="4">
-        <v>80.94</v>
+        <v>10</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>10</v>
+        <v>77.68</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="P28" s="4">
-        <v>77.68</v>
+        <v>13.46</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>150</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="P29" s="4">
-        <v>13.46</v>
+        <v>7.82</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="P30" s="4">
-        <v>7.82</v>
+        <v>9.04</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="P31" s="4">
-        <v>9.04</v>
+        <v>13.62</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>66</v>
+        <v>174</v>
       </c>
       <c r="P32" s="4">
-        <v>13.62</v>
+        <v>21.16</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>171</v>
+        <v>105</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>113</v>
+        <v>178</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>177</v>
+        <v>110</v>
       </c>
       <c r="P33" s="4">
-        <v>21.16</v>
+        <v>7.14</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>179</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>181</v>
+        <v>36</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="P34" s="4">
-        <v>7.14</v>
+        <v>20.46</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="P35" s="4">
-        <v>20.46</v>
+        <v>10</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>92</v>
+        <v>191</v>
       </c>
       <c r="P36" s="4">
-        <v>10</v>
+        <v>39.79</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>36</v>
+        <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="P37" s="4">
-        <v>39.79</v>
+        <v>212.75</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>198</v>
+        <v>36</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P38" s="4">
-        <v>212.75</v>
+        <v>20.03</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P39" s="4">
-        <v>20.03</v>
+        <v>69.7</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P40" s="4">
-        <v>69.7</v>
+        <v>6.04</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>40</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>131</v>
+        <v>72</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="P41" s="4">
-        <v>6.04</v>
+        <v>4.78</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P42" s="4">
-        <v>4.78</v>
+        <v>14.94</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
-      <c r="A43" s="3">
-[...36 lines deleted...]
-      <c r="N43" s="4" t="s">
+      <c r="A43" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="O43" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="8"/>
+      <c r="O43" s="8">
+        <v>1067.24</v>
+      </c>
+      <c r="P43" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>0</v>
+      </c>
+      <c r="R43" s="8"/>
+      <c r="S43" s="8"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
-    <row r="44" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A43:N43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>