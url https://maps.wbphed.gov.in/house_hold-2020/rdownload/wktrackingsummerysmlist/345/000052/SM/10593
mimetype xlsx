--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -356,51 +356,51 @@
   <si>
     <t>Electric Quotation for CHAITANYAPUR Water Supply Scheme T/W-IV, zone- I, (Ref. ID-204078116)</t>
   </si>
   <si>
     <t>BILL/02605/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-249</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-I)</t>
   </si>
   <si>
     <t>ORD/000157/2022-2023</t>
   </si>
   <si>
     <t>733/TD</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>14/04/2026</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 1st tube well site of Chaitanyapur Zone-I water supply scheme, under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000801/2022-2023</t>
   </si>
   <si>
     <t>909/HSD</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Canal crossing and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte (PART - J).</t>
   </si>
   <si>
     <t>ORD/000856/2022-2023</t>
   </si>
   <si>
     <t>3209/TD</t>
   </si>
@@ -575,126 +575,126 @@
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J)</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>734/TD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (104 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-N)</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>738/TD</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (850 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>1004/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (210 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-K)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>735/TD</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>2448/TD</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Rising main work of ground water based Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>2202/TD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>ELECTIVA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (370 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>ORD/000156/2022-2023</t>
   </si>
   <si>
     <t>731/TD</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>MAA KALI CONSTRUCTION</t>
-  </si>
-[...61 lines deleted...]
-    <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Chaitanyapur Zone-I Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000409/2022-2023</t>
   </si>
   <si>
     <t>1563/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - III at CHAITANYAPUR Zone-I Water supply scheme, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001174/2023-2024</t>
   </si>
   <si>
     <t>2611/W/MMD</t>
   </si>
@@ -1276,54 +1276,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1337,54 +1337,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1398,54 +1398,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>80.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>78.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.25</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1459,54 +1459,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>70.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>64.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.64</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1520,54 +1520,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>9.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.58</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1581,54 +1581,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>40.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.63</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1642,54 +1642,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>5.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1703,54 +1703,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1764,54 +1764,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>3.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1825,54 +1825,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P12" s="4">
         <v>0.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1886,54 +1886,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="4">
         <v>0.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1947,54 +1947,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>0.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.8</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2008,54 +2008,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>10.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2354,54 +2354,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P21" s="4">
         <v>20.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>73.84</v>
       </c>
       <c r="S21" s="4">
         <v>78</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2415,54 +2415,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P22" s="4">
         <v>0.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2476,54 +2476,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P23" s="4">
         <v>8.74</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>8.72</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2598,54 +2598,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P25" s="4">
         <v>80.94</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>77.3</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>95.5</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2659,54 +2659,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P26" s="4">
         <v>10</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>95.68</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2720,54 +2720,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P27" s="4">
         <v>77.68</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>20.05</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>25.81</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2781,54 +2781,54 @@
       <c r="I28" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>147</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P28" s="4">
         <v>13.46</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>13.19</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S28" s="4">
         <v>40</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2842,54 +2842,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P29" s="4">
         <v>7.82</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>5.07</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>64.75</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2903,54 +2903,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P30" s="4">
         <v>9.04</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2964,54 +2964,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P31" s="4">
         <v>13.62</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>9.27</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>68.07</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3025,54 +3025,54 @@
       <c r="I32" s="13" t="s">
         <v>170</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P32" s="4">
         <v>21.16</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>95.66</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3143,54 +3143,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P34" s="4">
         <v>20.46</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>18.17</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>88.83</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3204,362 +3204,362 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P35" s="4">
         <v>10</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>6.81</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>68.1</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>36</v>
+        <v>190</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P36" s="4">
-        <v>39.79</v>
+        <v>212.75</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>87.96</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>41.34</v>
       </c>
       <c r="S36" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>195</v>
+        <v>36</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P37" s="4">
-        <v>212.75</v>
+        <v>20.03</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>18.82</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S37" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>198</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="P38" s="4">
-        <v>20.03</v>
+        <v>69.7</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>31.16</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>44.71</v>
       </c>
       <c r="S38" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>206</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="P39" s="4">
-        <v>69.7</v>
+        <v>6.04</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>18.21</v>
       </c>
       <c r="S39" s="4">
         <v>40</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>208</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>211</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P40" s="4">
-        <v>6.04</v>
+        <v>39.79</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>89.91</v>
       </c>
       <c r="S40" s="4">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
@@ -3631,88 +3631,88 @@
       <c r="I42" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>147</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>219</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>220</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>221</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>222</v>
       </c>
       <c r="P42" s="4">
         <v>14.94</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>10.16</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="S42" s="4">
         <v>40</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="7" t="s">
         <v>223</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="11"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8">
         <v>1067.24</v>
       </c>
       <c r="P43" s="8">
-        <v>0</v>
+        <v>617.72</v>
       </c>
       <c r="Q43" s="8">
-        <v>0</v>
+        <v>57.88</v>
       </c>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A43:N43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>