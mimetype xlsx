--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -551,180 +551,195 @@
   <si>
     <t>ORD/000225/2023-2024</t>
   </si>
   <si>
     <t>1390/CDD</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at Z-I of TW-III of Chaitanyapur w/s scheme,Block-Sutahata,under MMD,PHE Dte. C.C.C-Chaitanyapur Application no.-2004695240 Application type-new connection Quotation Date-24/04/2024 Quotation Due Date-24/04/2025 Contract Demand-11900W</t>
   </si>
   <si>
     <t>BILL/00650/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-114</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (104 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-N)</t>
+  </si>
+  <si>
+    <t>ORD/000162/2022-2023</t>
+  </si>
+  <si>
+    <t>738/TD</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (850 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>1004/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>2448/TD</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Rising main work of ground water based Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>2202/TD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>ELECTIVA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J)</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>734/TD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (104 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-N)</t>
-[...26 lines deleted...]
-    <t>HARIPADA PATTANAYAK</t>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (370 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>731/TD</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (210 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-K)</t>
   </si>
   <si>
     <t>ORD/000159/2022-2023</t>
   </si>
   <si>
     <t>735/TD</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
   </si>
   <si>
-    <t>Laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Chaitanyapur Zone-I Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000409/2022-2023</t>
   </si>
   <si>
     <t>1563/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - III at CHAITANYAPUR Zone-I Water supply scheme, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001174/2023-2024</t>
   </si>
   <si>
     <t>2611/W/MMD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Work: Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (400 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>730/TD</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
+    <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1113,51 +1128,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3137,368 +3152,368 @@
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>179</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="P34" s="4">
-        <v>20.46</v>
+        <v>10</v>
       </c>
       <c r="Q34" s="4">
-        <v>18.17</v>
+        <v>6.81</v>
       </c>
       <c r="R34" s="4">
-        <v>88.83</v>
+        <v>68.1</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>36</v>
+        <v>186</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>88</v>
+        <v>188</v>
       </c>
       <c r="P35" s="4">
-        <v>10</v>
+        <v>212.75</v>
       </c>
       <c r="Q35" s="4">
-        <v>6.81</v>
+        <v>87.96</v>
       </c>
       <c r="R35" s="4">
-        <v>68.1</v>
+        <v>41.34</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P36" s="4">
-        <v>212.75</v>
+        <v>69.7</v>
       </c>
       <c r="Q36" s="4">
-        <v>87.96</v>
+        <v>31.16</v>
       </c>
       <c r="R36" s="4">
-        <v>41.34</v>
+        <v>44.71</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P37" s="4">
-        <v>20.03</v>
+        <v>6.04</v>
       </c>
       <c r="Q37" s="4">
-        <v>18.82</v>
+        <v>1.1</v>
       </c>
       <c r="R37" s="4">
-        <v>93.96</v>
+        <v>18.21</v>
       </c>
       <c r="S37" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>151</v>
+        <v>36</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>202</v>
+        <v>62</v>
       </c>
       <c r="P38" s="4">
-        <v>69.7</v>
+        <v>20.46</v>
       </c>
       <c r="Q38" s="4">
-        <v>31.16</v>
+        <v>18.17</v>
       </c>
       <c r="R38" s="4">
-        <v>44.71</v>
+        <v>88.83</v>
       </c>
       <c r="S38" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>206</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="P39" s="4">
-        <v>6.04</v>
+        <v>39.79</v>
       </c>
       <c r="Q39" s="4">
-        <v>1.1</v>
+        <v>35.78</v>
       </c>
       <c r="R39" s="4">
-        <v>18.21</v>
+        <v>89.91</v>
       </c>
       <c r="S39" s="4">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
@@ -3506,60 +3521,60 @@
       <c r="H40" s="13" t="s">
         <v>208</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>211</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P40" s="4">
-        <v>39.79</v>
+        <v>20.03</v>
       </c>
       <c r="Q40" s="4">
-        <v>35.78</v>
+        <v>18.82</v>
       </c>
       <c r="R40" s="4">
-        <v>89.91</v>
+        <v>93.96</v>
       </c>
       <c r="S40" s="4">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
@@ -3645,87 +3660,148 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>221</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>222</v>
       </c>
       <c r="P42" s="4">
         <v>14.94</v>
       </c>
       <c r="Q42" s="4">
         <v>10.16</v>
       </c>
       <c r="R42" s="4">
         <v>68</v>
       </c>
       <c r="S42" s="4">
         <v>40</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
-      <c r="A43" s="7" t="s">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
         <v>223</v>
       </c>
-      <c r="B43" s="7"/>
-[...22 lines deleted...]
-      <c r="S43" s="8"/>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="P43" s="4">
+        <v>49.38</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>39.62</v>
+      </c>
+      <c r="R43" s="4">
+        <v>80.24</v>
+      </c>
+      <c r="S43" s="4">
+        <v>85</v>
+      </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>1116.63</v>
+      </c>
+      <c r="P44" s="8">
+        <v>657.35</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>58.87</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A43:N43"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>