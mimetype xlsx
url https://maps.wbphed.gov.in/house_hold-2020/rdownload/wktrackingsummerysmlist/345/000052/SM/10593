--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,657 +89,657 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based CHAITANYAPUR Zone-I PWSS to Accommodate FHTC in Sutahata Block Under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/10593</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (82 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-M)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>737/TD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>MAHAPRABHU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (104 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-N)</t>
+  </si>
+  <si>
+    <t>ORD/000162/2022-2023</t>
+  </si>
+  <si>
+    <t>738/TD</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (500 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>729/TD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Work: Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (400 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>730/TD</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
+    <t>SK. NUR ISLAM</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (840 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>727/TD</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (850 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>1004/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000157/2022-2023</t>
+  </si>
+  <si>
+    <t>733/TD</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (115 nos) work within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-O)</t>
+  </si>
+  <si>
+    <t>ORD/000163/2022-2023</t>
+  </si>
+  <si>
+    <t>739/TD</t>
+  </si>
+  <si>
+    <t>CANVAS</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (350 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-H)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>732/TD</t>
+  </si>
+  <si>
+    <t>24/07/2022</t>
+  </si>
+  <si>
+    <t>SK MAIDUL ISLAM</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (110 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-P)</t>
+  </si>
+  <si>
+    <t>ORD/000164/2022-2023</t>
+  </si>
+  <si>
+    <t>740/TD</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (460 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>728/TD</t>
+  </si>
+  <si>
+    <t>NARAYAN MANDAL</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (50 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>715/TD</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Chaitanyapur (Zone-I) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000458/2021-2022</t>
   </si>
   <si>
     <t>1662/TD</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (82 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-M)</t>
-[...68 lines deleted...]
-    <t>SK MAIDUL ISLAM</t>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (370 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>731/TD</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J)</t>
+  </si>
+  <si>
+    <t>ORD/000158/2022-2023</t>
+  </si>
+  <si>
+    <t>734/TD</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAN BERA</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (210 nos)work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-K)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>735/TD</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head Work Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 2nd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>1250/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Installation of display Board of 8 nos work site within different PWSS under Haldia Sub-Division of Tamluk Division, PHE Dte. District Purba Medinipur. (Phase - 2) Name of Work site :- 1) Chaitanyapur Zone-I (Part-A) PWSS, 2) Chaitanyapur Zone-I (Part-B) PWSS, 3) Chaitanyapur Zone-I (Part-C) PWSS, 4) Chaitanyapur Zone-I (Part-D) PWSS, 5) Chaitanyapur Zone-I (Part-E) PWSS, 6) Chaitanyapur Zone-I (Part-F) PWSS, 7) Chaitanyapur Zone-I (Part-G) PWSS &amp; 8) Chaitanyapur Zone-I (Part-H) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000439/2022-2023</t>
+  </si>
+  <si>
+    <t>724/HSD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at Head work &amp; 2 nd tube well site of Chaitanyapur Zone -I Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2022-2023</t>
+  </si>
+  <si>
+    <t>1564/TD</t>
+  </si>
+  <si>
+    <t>12/10/2022</t>
+  </si>
+  <si>
+    <t>26/11/2022</t>
+  </si>
+  <si>
+    <t>SAYAN MAITY</t>
+  </si>
+  <si>
+    <t>Installation of display Board of 8 nos work site within different PWSS under Haldia Sub-Division of Tamluk Division, PHE Dte. District Purba Medinipur. (Phase -3) Name of Work site :- 1) Chaitanyapur Zone-I (Part-I) PWSS, 2) Chaitanyapur Zone-I (Part-J) PWSS, 3) Chaitanyapur Zone-I (Part-K) PWSS, 4) Chaitanyapur Zone-I (Part-L) PWSS, 5) Chaitanyapur Zone-I (Part-M) PWSS, 6) Chaitanyapur Zone-I (Part-N) PWSS, 7) Chaitanyapur Zone-I (Part-O) PWSS &amp; 8) Chaitanyapur Zone-I (Part-P) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2022-2023</t>
+  </si>
+  <si>
+    <t>725/HSD</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Chaitanyapur Zone-I Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000409/2022-2023</t>
+  </si>
+  <si>
+    <t>1563/TD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>KRISHNENDU SEKHAR DAS</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (96 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-L)</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>736/TD</t>
+  </si>
+  <si>
+    <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000030/2022-2023</t>
+  </si>
+  <si>
+    <t>467/TD</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000031/2022-2023</t>
+  </si>
+  <si>
+    <t>466/W</t>
+  </si>
+  <si>
+    <t>RTOR000032/2022-2023</t>
+  </si>
+  <si>
+    <t>468/W</t>
+  </si>
+  <si>
+    <t>RTOR000040/2022-2023</t>
+  </si>
+  <si>
+    <t>829/TD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 4th Tube Well site of Chaitanyapur Zone-I Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000660/2022-2023</t>
   </si>
   <si>
     <t>2345/TD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
-    <t>TAPAN BERA</t>
-[...59 lines deleted...]
-    <t>725/HSD</t>
+    <t>Construction of Boundary Wall at 1st tube well site of Chaitanyapur Zone-I water supply scheme, under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000801/2022-2023</t>
+  </si>
+  <si>
+    <t>909/HSD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Canal crossing and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte (PART - J).</t>
+  </si>
+  <si>
+    <t>ORD/000856/2022-2023</t>
+  </si>
+  <si>
+    <t>3209/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>Earth filling and Making approach road at OHR site at Chaitanyapur (Zone-I) Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of approach road -45mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000593/2023-2024</t>
+  </si>
+  <si>
+    <t>2208/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>2448/TD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Rising main work of ground water based Chaitanyapur (Zone-I) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>2202/TD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 1st tube well site of Chaitanyapur Zone-I water supply scheme, under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000802/2022-2023</t>
   </si>
   <si>
     <t>910/HSD</t>
   </si>
   <si>
-    <t>23/02/2023</t>
-[...53 lines deleted...]
-    <t>15/07/2022</t>
+    <t>Construction of boundary wall, Retaining wall, Approach road &amp; Earth filling Work in 4th tubewell site of Chaitanyapur Zone-I Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr) , (length of Retaining wall-13mtr) &amp; (length of Approach road-20mtr).</t>
+  </si>
+  <si>
+    <t>ORD/000572/2023-2024</t>
+  </si>
+  <si>
+    <t>2163/TD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>Construction of Damaged bitumen road from PHE office to Rampur more at Chaitanyapur (zone-1) W/S scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of approach road -330mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000616/2023-2024</t>
+  </si>
+  <si>
+    <t>2281/TD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - III at CHAITANYAPUR Zone-I Water supply scheme, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>2611/W/MMD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Canal Crossing and supporting work with Drum Sheet walling and Earth filling in Chaitanyapur Zone-I W/S Scheme under Haldia Sub-Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2023-2024</t>
+  </si>
+  <si>
+    <t>927/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based CHAITANYAPUR Zone-I PWSS to Accommodate FHTC in Sutahata Block Under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001932/2022-2023</t>
+  </si>
+  <si>
+    <t>851/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ECO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 280 Mtrs. Depth) by utilizing Departmental Machineries for Chaitanyapur W/S Scheme (Z-I, T/W-IV), SutahataBlock underPurbaMedinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000225/2023-2024</t>
+  </si>
+  <si>
+    <t>1390/CDD</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electric Quotation for CHAITANYAPUR Water Supply Scheme T/W-IV, zone- I, (Ref. ID-204078116)</t>
   </si>
   <si>
     <t>BILL/02605/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-249</t>
   </si>
   <si>
-    <t>19/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Chaitanyapur Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (200 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-I)</t>
-[...190 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection at Z-I of TW-III of Chaitanyapur w/s scheme,Block-Sutahata,under MMD,PHE Dte. C.C.C-Chaitanyapur Application no.-2004695240 Application type-new connection Quotation Date-24/04/2024 Quotation Due Date-24/04/2025 Contract Demand-11900W</t>
   </si>
   <si>
     <t>BILL/00650/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-114</t>
   </si>
   <si>
     <t>06/05/2024</t>
-  </si>
-[...145 lines deleted...]
-    <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1288,2507 +1288,2507 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.13</v>
+        <v>10.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.13</v>
+        <v>9.87</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.65</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.01</v>
+        <v>10</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.87</v>
+        <v>6.81</v>
       </c>
       <c r="R4" s="4">
-        <v>98.65</v>
+        <v>68.1</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>80.53</v>
       </c>
       <c r="Q5" s="4">
         <v>78.32</v>
       </c>
       <c r="R5" s="4">
         <v>97.25</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>70.64</v>
+        <v>49.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>64.02</v>
+        <v>39.62</v>
       </c>
       <c r="R6" s="4">
-        <v>90.64</v>
+        <v>80.24</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>9.54</v>
+        <v>70.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.82</v>
+        <v>64.02</v>
       </c>
       <c r="R7" s="4">
-        <v>50.58</v>
+        <v>90.64</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>40.03</v>
+        <v>212.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>32.28</v>
+        <v>87.96</v>
       </c>
       <c r="R8" s="4">
-        <v>80.63</v>
+        <v>41.34</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>5.08</v>
+        <v>20.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.06</v>
+        <v>15.02</v>
       </c>
       <c r="R9" s="4">
-        <v>99.58</v>
+        <v>73.84</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.27</v>
+        <v>9.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.21</v>
+        <v>4.82</v>
       </c>
       <c r="R10" s="4">
-        <v>98.65</v>
+        <v>50.58</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.95</v>
+        <v>40.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.93</v>
+        <v>32.28</v>
       </c>
       <c r="R11" s="4">
-        <v>99.44</v>
+        <v>80.63</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>0.93</v>
+        <v>10.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.93</v>
+        <v>10</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>99.89</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.93</v>
+        <v>80.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.93</v>
+        <v>77.3</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>95.5</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>4.27</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.92</v>
+        <v>4.21</v>
       </c>
       <c r="R14" s="4">
-        <v>96.8</v>
+        <v>98.65</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>10.01</v>
+        <v>4.13</v>
       </c>
       <c r="Q15" s="4">
-        <v>10</v>
+        <v>4.13</v>
       </c>
       <c r="R15" s="4">
-        <v>99.89</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>10.8</v>
+        <v>39.79</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>89.91</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>40.61</v>
+        <v>20.46</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>18.17</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>88.83</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>96</v>
+        <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
-        <v>30.41</v>
+        <v>20.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.82</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>107</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>55.98</v>
+        <v>77.68</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>24.46</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="P20" s="4">
-        <v>10.52</v>
+        <v>0.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
-        <v>20.34</v>
+        <v>3.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>15.02</v>
+        <v>3.93</v>
       </c>
       <c r="R21" s="4">
-        <v>73.84</v>
+        <v>99.44</v>
       </c>
       <c r="S21" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="P22" s="4">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="R22" s="4">
-        <v>97.44</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
       <c r="P23" s="4">
-        <v>8.74</v>
+        <v>4.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>8.72</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="P24" s="4">
-        <v>8.55</v>
+        <v>10</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>95.68</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="P25" s="4">
-        <v>80.94</v>
+        <v>10.8</v>
       </c>
       <c r="Q25" s="4">
-        <v>77.3</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>95.5</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>37</v>
+        <v>139</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P26" s="4">
-        <v>10</v>
+        <v>40.61</v>
       </c>
       <c r="Q26" s="4">
-        <v>9.57</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>95.68</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="N27" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>77.68</v>
+        <v>30.41</v>
       </c>
       <c r="Q27" s="4">
-        <v>20.05</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>25.81</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I28" s="13" t="s">
+      <c r="L28" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="J28" s="13" t="s">
+      <c r="M28" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="K28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N28" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="P28" s="4">
-        <v>13.46</v>
+        <v>55.98</v>
       </c>
       <c r="Q28" s="4">
-        <v>13.19</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>97.98</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="P29" s="4">
-        <v>7.82</v>
+        <v>5.08</v>
       </c>
       <c r="Q29" s="4">
-        <v>5.07</v>
+        <v>5.06</v>
       </c>
       <c r="R29" s="4">
-        <v>64.75</v>
+        <v>99.58</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="P30" s="4">
-        <v>9.04</v>
+        <v>0.95</v>
       </c>
       <c r="Q30" s="4">
-        <v>9.01</v>
+        <v>0.92</v>
       </c>
       <c r="R30" s="4">
-        <v>99.73</v>
+        <v>97.44</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="P31" s="4">
-        <v>13.62</v>
+        <v>8.74</v>
       </c>
       <c r="Q31" s="4">
-        <v>9.27</v>
+        <v>8.72</v>
       </c>
       <c r="R31" s="4">
-        <v>68.07</v>
+        <v>99.69</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>170</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>109</v>
+        <v>167</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="P32" s="4">
-        <v>21.16</v>
+        <v>8.55</v>
       </c>
       <c r="Q32" s="4">
-        <v>20.24</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>95.66</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="I33" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>7.14</v>
+        <v>69.7</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>31.16</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>44.71</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>10</v>
+        <v>6.04</v>
       </c>
       <c r="Q34" s="4">
-        <v>6.81</v>
+        <v>1.1</v>
       </c>
       <c r="R34" s="4">
-        <v>68.1</v>
+        <v>18.21</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>186</v>
+        <v>156</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="P35" s="4">
-        <v>212.75</v>
+        <v>0.95</v>
       </c>
       <c r="Q35" s="4">
-        <v>87.96</v>
+        <v>0.92</v>
       </c>
       <c r="R35" s="4">
-        <v>41.34</v>
+        <v>96.8</v>
       </c>
       <c r="S35" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>151</v>
+        <v>187</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>193</v>
+        <v>101</v>
       </c>
       <c r="P36" s="4">
-        <v>69.7</v>
+        <v>13.62</v>
       </c>
       <c r="Q36" s="4">
-        <v>31.16</v>
+        <v>9.27</v>
       </c>
       <c r="R36" s="4">
-        <v>44.71</v>
+        <v>68.07</v>
       </c>
       <c r="S36" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>128</v>
+        <v>192</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="P37" s="4">
-        <v>6.04</v>
+        <v>9.04</v>
       </c>
       <c r="Q37" s="4">
-        <v>1.1</v>
+        <v>9.01</v>
       </c>
       <c r="R37" s="4">
-        <v>18.21</v>
+        <v>99.73</v>
       </c>
       <c r="S37" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="O38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>20.46</v>
+        <v>14.94</v>
       </c>
       <c r="Q38" s="4">
-        <v>18.17</v>
+        <v>10.16</v>
       </c>
       <c r="R38" s="4">
-        <v>88.83</v>
+        <v>68</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>207</v>
+        <v>79</v>
       </c>
       <c r="P39" s="4">
-        <v>39.79</v>
+        <v>7.82</v>
       </c>
       <c r="Q39" s="4">
-        <v>35.78</v>
+        <v>5.07</v>
       </c>
       <c r="R39" s="4">
-        <v>89.91</v>
+        <v>64.75</v>
       </c>
       <c r="S39" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>208</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>36</v>
+        <v>211</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>211</v>
+        <v>173</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P40" s="4">
-        <v>20.03</v>
+        <v>13.46</v>
       </c>
       <c r="Q40" s="4">
-        <v>18.82</v>
+        <v>13.19</v>
       </c>
       <c r="R40" s="4">
-        <v>93.96</v>
+        <v>97.98</v>
       </c>
       <c r="S40" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>26</v>
+        <v>215</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>72</v>
+        <v>200</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P41" s="4">
-        <v>4.78</v>
+        <v>21.16</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>95.66</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>105</v>
+        <v>194</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>218</v>
-[...6 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P42" s="4">
-        <v>14.94</v>
+        <v>10.52</v>
       </c>
       <c r="Q42" s="4">
-        <v>10.16</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>49.38</v>
+        <v>7.14</v>
       </c>
       <c r="Q43" s="4">
-        <v>39.62</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>80.24</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
         <v>228</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="11"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8">
         <v>1116.63</v>
       </c>
       <c r="P44" s="8">
-        <v>657.35</v>
+        <v>656.3</v>
       </c>
       <c r="Q44" s="8">
-        <v>58.87</v>
+        <v>58.78</v>
       </c>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>