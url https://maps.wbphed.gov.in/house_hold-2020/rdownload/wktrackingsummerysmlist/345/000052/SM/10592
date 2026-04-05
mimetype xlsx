--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,65 @@
     <t>3769/TD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Retrofitting to accommodate of 66 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-Q)</t>
   </si>
   <si>
     <t>ORD/000185/2022-2023</t>
   </si>
   <si>
     <t>796/TD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>SUSANTA KUMAR KAR</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line by HDPE pipes with allied works of Left out portion of khejuri Zone -I PWSS in Khajuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>244/TD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1739,87 +1754,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>9.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>99</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" s="4">
+        <v>37.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>761.15</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>