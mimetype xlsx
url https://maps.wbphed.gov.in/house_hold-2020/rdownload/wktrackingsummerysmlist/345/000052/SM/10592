--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -955,54 +955,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>241.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>159.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.04</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1073,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>13.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.01</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>9.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.45</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1195,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>9.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.94</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1256,54 @@
       <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>71.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.93</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1317,54 +1317,54 @@
       <c r="I9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>9.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.82</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.77</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1378,54 +1378,54 @@
       <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>16.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.61</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1439,54 +1439,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>42.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>42.14</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.08</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1500,54 +1500,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.91</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1561,54 +1561,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1622,54 +1622,54 @@
       <c r="I14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P14" s="4">
         <v>289.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>203.04</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>70.09</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1801,88 +1801,88 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P17" s="4">
         <v>37.4</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>761.15</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>505.88</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>66.46</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>