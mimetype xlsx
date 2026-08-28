--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,297 +113,297 @@
   <si>
     <t>Retrofitting to accommodate of 1410 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000261/2022-2023</t>
   </si>
   <si>
     <t>1078/TD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
     <t>07/10/2022</t>
   </si>
   <si>
     <t>SWADHIN KUMAR CHAKRABORTY</t>
   </si>
   <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 1st Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 2nd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>1225/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate of 66 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-Q)</t>
+  </si>
+  <si>
+    <t>ORD/000185/2022-2023</t>
+  </si>
+  <si>
+    <t>796/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>SUSANTA KUMAR KAR</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (1557 Nos)with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000744/2022-2023</t>
+  </si>
+  <si>
+    <t>2551/TD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Khejuri PWSS to accommodate FHTC within Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-2) under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001962/2022-2023</t>
+  </si>
+  <si>
+    <t>861/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate of 68 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(Part-S)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>1450/TD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line and Rising main, construction of boundary wall and construction of Switch Room with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2023-2024</t>
+  </si>
+  <si>
+    <t>1838/TD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>SK. SARFARAJ</t>
+  </si>
+  <si>
+    <t>Repairing of existing Store Room with Guard Room with sanitary &amp; water supply arrangements including Plinth Protection of OHR Site under Augmentation of Khejuri Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000767/2022-2023</t>
+  </si>
+  <si>
+    <t>2770/TD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Payment to WBSEDCL for Quotation Money of Pump House No. ¿ III of Khejuri Zone-I PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01305/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-583</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...46 lines deleted...]
-  <si>
     <t>Retrofitting to accommodate of 68 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(Part-O)</t>
   </si>
   <si>
     <t>ORD/000893/2023-2024</t>
   </si>
   <si>
     <t>247/TD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>GITA ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 1st Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 2nd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at additional 3rd Tube well Site of Khejuri Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...53 lines deleted...]
-    <t>SK. SARFARAJ</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Augmentation of Khejuri Zone-I PWSS within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>3769/TD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
   </si>
   <si>
     <t>Retrofitting to accommodate of 200 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(Part-L)</t>
   </si>
   <si>
     <t>ORD/000891/2023-2024</t>
   </si>
   <si>
     <t>246/TD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line by HDPE pipes with allied works of Left out portion of khejuri Zone -I PWSS in Khajuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>244/TD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>ROY BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of Distribution pipe line by HDPE pipes with allied works of Left out portion of Barka saria Mouja under Khejuri Zone -I PWSS in Khajuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000854/2023-2024</t>
   </si>
   <si>
     <t>67/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>AMITAVA MONDAL</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line by HDPE pipes with allied works of Left out portion of Khejuri Mouja under Khejuri Zone -I PWSS in Khajuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000855/2023-2024</t>
   </si>
   <si>
     <t>68/TD</t>
   </si>
   <si>
     <t>TECHNO ENTERPRISE.</t>
-  </si>
-[...64 lines deleted...]
-    <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -991,864 +991,864 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.88</v>
+        <v>71.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>21.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>13.43</v>
+        <v>9.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>94.01</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>9.42</v>
+        <v>289.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.64</v>
+        <v>203.04</v>
       </c>
       <c r="R6" s="4">
-        <v>70.45</v>
+        <v>70.09</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>9.75</v>
+        <v>13.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.62</v>
+        <v>12.63</v>
       </c>
       <c r="R7" s="4">
-        <v>67.94</v>
+        <v>94.01</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>71.86</v>
+        <v>9.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.76</v>
+        <v>6.64</v>
       </c>
       <c r="R8" s="4">
-        <v>21.93</v>
+        <v>70.45</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>9.94</v>
+        <v>16.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.82</v>
+        <v>13.3</v>
       </c>
       <c r="R9" s="4">
-        <v>98.77</v>
+        <v>78.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>16.93</v>
+        <v>9.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.3</v>
+        <v>9.82</v>
       </c>
       <c r="R10" s="4">
-        <v>78.61</v>
+        <v>98.77</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>42.96</v>
+        <v>2.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>42.14</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.08</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>0.96</v>
+        <v>9.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.95</v>
+        <v>6.62</v>
       </c>
       <c r="R12" s="4">
-        <v>98.91</v>
+        <v>67.94</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>0.96</v>
+        <v>3.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.49</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>289.69</v>
+        <v>42.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>203.04</v>
+        <v>42.14</v>
       </c>
       <c r="R14" s="4">
-        <v>70.09</v>
+        <v>98.08</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>3.96</v>
+        <v>37.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>9.24</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.91</v>
       </c>
       <c r="S16" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>37.4</v>
+        <v>0.96</v>
       </c>
       <c r="Q17" s="4">
-        <v>34.37</v>
+        <v>0.95</v>
       </c>
       <c r="R17" s="4">
-        <v>91.88</v>
+        <v>98.49</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>