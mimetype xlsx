--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>2277/TD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>SAMIT KUMAR MONDAL</t>
   </si>
   <si>
     <t>Laying of Left-Out portion HDPE Pipe line of Distribution pipe line by HDPE pipes with allied works of Mukutshila Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000519/2024-2025</t>
   </si>
   <si>
     <t>113/TD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-B) In between OHE MAST NO 34/2 &amp; 34/3, Nodal Point 253 to 182.</t>
+  </si>
+  <si>
+    <t>ORD/000554/2024-2025</t>
+  </si>
+  <si>
+    <t>136/CSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1550,87 +1568,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>36.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1002.91</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>