--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1080,54 +1080,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.37</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.36</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1373,54 +1373,54 @@
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>796.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>125.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>15.71</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1649,54 +1649,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1002.91</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>129.04</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>12.87</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>