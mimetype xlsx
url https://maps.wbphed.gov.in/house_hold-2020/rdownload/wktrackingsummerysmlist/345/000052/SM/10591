--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -239,117 +239,117 @@
   <si>
     <t>BP-2024-25-189</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with Construction of R.C.C. Elevated Reservoir of Capacity 600 Cum and Staging Height of 20.0 Mtr. as per departmental drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-I Water Supply Scheme within Khejuri-I Dev. Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000411/2022-2023</t>
   </si>
   <si>
     <t>1575/TD</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>GEE BEE NIRMAN CO PVT LTD.</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Mukutshila Zone-I PWSS within Khejuri-I Block under Contai Sub-Division of Tamluk Division,PHE Dte. Purba Medinipur. (Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000615/2023-2024</t>
+  </si>
+  <si>
+    <t>2277/TD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>SAMIT KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of Left-Out portion HDPE Pipe line of Distribution pipe line by HDPE pipes with allied works of Mukutshila Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000519/2024-2025</t>
+  </si>
+  <si>
+    <t>113/TD</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-B) In between OHE MAST NO 34/2 &amp; 34/3, Nodal Point 253 to 182.</t>
+  </si>
+  <si>
+    <t>ORD/000554/2024-2025</t>
+  </si>
+  <si>
+    <t>136/CSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
     <t>Rising main and other allied works Augmentation of Mukutshila Zone-I Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000589/2023-2024</t>
   </si>
   <si>
     <t>2190/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>GRAND CONSTRUCTION</t>
-  </si>
-[...49 lines deleted...]
-    <t>BIBEKANANDA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1431,180 +1431,180 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>11.85</v>
+        <v>8.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>8.63</v>
+        <v>36.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>36.64</v>
+        <v>1.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1612,60 +1612,60 @@
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>1.16</v>
+        <v>11.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1002.91</v>