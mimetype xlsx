--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,279 +77,279 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/10591</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with Construction of R.C.C. Elevated Reservoir of Capacity 600 Cum and Staging Height of 20.0 Mtr. as per departmental drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-I Water Supply Scheme within Khejuri-I Dev. Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>1575/TD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>GEE BEE NIRMAN CO PVT LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000068/2022-2023</t>
+  </si>
+  <si>
+    <t>1194/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-I)</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-I) under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001957/2022-2023</t>
   </si>
   <si>
     <t>860/W/MMD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...14 lines deleted...]
-    <t>Resource Division</t>
+    <t>Rising main and other allied works Augmentation of Mukutshila Zone-I Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000589/2023-2024</t>
+  </si>
+  <si>
+    <t>2190/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>GRAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Mukutshila Zone-I PWSS within Khejuri-I Block under Contai Sub-Division of Tamluk Division,PHE Dte. Purba Medinipur. (Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000615/2023-2024</t>
+  </si>
+  <si>
+    <t>2277/TD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>SAMIT KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Temporary water supply arrangement through pipe line &amp; PVC tank connection from distribution pipe line of Mukutshila Zone-I W/S Scheme for Krishnanagar Matrisakti Aradhana Mela at Krishnanagar within Khejuri-I Block in the year 2023, under Contai sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PART-A), Date of Mela :- 20.03.2023 to 23.03.2023, (4 days)</t>
+  </si>
+  <si>
+    <t>ORD/000998/2022-2023</t>
+  </si>
+  <si>
+    <t>394/CSD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Temporary 25(twenty five) nos. Latrine &amp; Urinal for Krishnanagar Matrisakti Aradhana Mela at Krishnanagar within Khejuri-I Block in the year 2023, under Contai sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PART-B) Date of Mela :- 20.03.2023 to 23.03.2023,(4 days)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000999/2022-2023</t>
   </si>
   <si>
     <t>395/CSD</t>
   </si>
   <si>
-    <t>16/03/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 3.60 mtr x 3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary and water supply arrangements including Plinth Protection at 3rd TW site for Mukutshila Zone-I water supply scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land)</t>
   </si>
   <si>
     <t>ORD/000724/2023-2024</t>
   </si>
   <si>
     <t>2968/TD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>ABHIJIT BERA</t>
   </si>
   <si>
     <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone-I PWSS for Application ID-SER-KGP-2023-WL-57</t>
   </si>
   <si>
     <t>BILL/01830/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-824</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
+    <t>payment Wayleave plan &amp; survey charges SER-KGP-2024-WL-103</t>
+  </si>
+  <si>
+    <t>BILL/00486/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-189</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
     <t>Payment of Wayleave facility charges(Application ID-SER-KGP-2024-WL-103)</t>
   </si>
   <si>
     <t>BILL/00694/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-301</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>payment Wayleave plan &amp; survey charges SER-KGP-2024-WL-103</t>
-[...46 lines deleted...]
-  <si>
     <t>Laying of Left-Out portion HDPE Pipe line of Distribution pipe line by HDPE pipes with allied works of Mukutshila Zone-I &amp; its adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000519/2024-2025</t>
   </si>
   <si>
     <t>113/TD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-B) In between OHE MAST NO 34/2 &amp; 34/3, Nodal Point 253 to 182.</t>
   </si>
   <si>
     <t>ORD/000554/2024-2025</t>
   </si>
   <si>
     <t>136/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>GRAND CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,774 +898,774 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.7</v>
+        <v>796.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>125.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.71</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>108.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.62</v>
+        <v>23.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.7</v>
+        <v>11.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>73.37</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.72</v>
+        <v>8.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>90.36</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.27</v>
+        <v>0.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.37</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.75</v>
+        <v>0.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.1</v>
+        <v>3.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.36</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>796.53</v>
+        <v>5.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>125.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.71</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.63</v>
+        <v>0.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>36.64</v>
+        <v>5.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>1.16</v>
+        <v>36.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>11.85</v>
+        <v>1.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1002.91</v>