--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-2)</t>
   </si>
   <si>
     <t>SM/10590</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with Construction of R.C.C. Elevated Reservoir of Capacity 600 Cum and Staging Height of 20.0 Mtr. as per departmental drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-I Water Supply Scheme within Khejuri-I Dev. Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>1575/TD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>GEE BEE NIRMAN CO PVT LTD.</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mukutshila Water Supply Scheme (Zone-I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000447/2021-2022</t>
   </si>
   <si>
     <t>1678/TD</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2022-2023</t>
   </si>
   <si>
     <t>1196/TD</t>
   </si>
   <si>
     <t>06/09/2022</t>
@@ -155,99 +173,81 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-I (Phase-2) under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001926/2022-2023</t>
   </si>
   <si>
     <t>845/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) 1 (One) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for Replacement of 2nd Tube Well for Dhanghara W/S Scheme within Contai - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tubewell Site (Boosting T/W) of Pratapdighi W/S Scheme within Patashpur - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Mukutshila Zone - I PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. iv) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Kamarda PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2023-2024</t>
+  </si>
+  <si>
+    <t>1904/TD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Mukutshila Zone I w/s scheme PH III Additional TW in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004671631, Ref ID 204266595)</t>
   </si>
   <si>
     <t>BILL/03075/2024-2025</t>
   </si>
   <si>
     <t>C112443271348</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...34 lines deleted...]
-    <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -796,388 +796,388 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.72</v>
+        <v>796.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>286.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.98</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>29.7</v>
+        <v>4.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>35.54</v>
+        <v>29.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>35.54</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>24.61</v>
+      </c>
+      <c r="R6" s="4">
+        <v>69.23</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>796.53</v>
+        <v>74.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>23.44</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>74.56</v>
+        <v>4.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>945.66</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>333.39</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>