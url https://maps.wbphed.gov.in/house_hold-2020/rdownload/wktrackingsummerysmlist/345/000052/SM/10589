--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -395,68 +395,50 @@
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>NEW STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 1000 cum RCC OHR at Mukutshila Z-II Water Supply Scheme at Khejuri-I Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001274/2023-2024</t>
   </si>
   <si>
     <t>1048/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mukutshila Water Supply Scheme (Zone- II) under Tamluk Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-H for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/001150/2023-2024</t>
   </si>
   <si>
     <t>570/TD</t>
   </si>
   <si>
     <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-C for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/001151/2023-2024</t>
   </si>
   <si>
     <t>577/TD</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-L for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
@@ -497,84 +479,132 @@
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>2184/CSD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>Laying Distribution pipe line by HDPE pipes with allied works for Left Out Area of PART-K for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>3051/TD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>15/03/2026</t>
   </si>
   <si>
     <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of (PART M) for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri I Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE II)</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>3036/TD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
-    <t>15/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rising main 200mm dia DI(K9) Rising main pipeline with specials and other allied works at 4th Tube Well Site for Augmentation of Mukutshila Zone-II W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000600/2024-2025</t>
   </si>
   <si>
     <t>590/TD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room cum Chlorine Room &amp; Boundary Wall at 2nd TW site &amp; 1st TW site for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2024-2025</t>
+  </si>
+  <si>
+    <t>3317/TD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-E) In between OHE MAST NO 31/13 &amp; 31/14, Nodal Point 64 to 68.</t>
+  </si>
+  <si>
+    <t>ORD/000557/2024-2025</t>
+  </si>
+  <si>
+    <t>139/CSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-F) In between OHE MAST NO 32/4 &amp; 32/5, Nodal Point 18 to 19.</t>
+  </si>
+  <si>
+    <t>ORD/000558/2024-2025</t>
+  </si>
+  <si>
+    <t>140/CSD</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-D) In between OHE MAST NO 33/1 &amp; 33/2 , Nodal Point 5 to 109.</t>
+  </si>
+  <si>
+    <t>ORD/000556/2024-2025</t>
+  </si>
+  <si>
+    <t>138/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,51 +993,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2350,370 +2380,374 @@
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>5.82</v>
+        <v>6.98</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="P25" s="4">
-        <v>6.98</v>
+        <v>13.64</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P26" s="4">
-        <v>13.64</v>
+        <v>4.8</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="P27" s="4">
-        <v>4.8</v>
+        <v>10.35</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="P28" s="4">
-        <v>10.35</v>
+        <v>1.85</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>1.85</v>
+        <v>49.94</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
@@ -2724,228 +2758,411 @@
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>157</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="P30" s="4">
-        <v>49.94</v>
+        <v>4.18</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="P31" s="4">
-        <v>4.18</v>
+        <v>4.09</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="I32" s="13"/>
-[...1 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="P32" s="4">
-        <v>4.09</v>
+        <v>7.08</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="M33" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="P33" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P34" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P35" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>1023.7</v>
+      </c>
+      <c r="P36" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>0</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>