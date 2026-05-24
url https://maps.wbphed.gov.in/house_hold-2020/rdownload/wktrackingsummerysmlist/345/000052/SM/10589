--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -561,50 +561,80 @@
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S SREE DURGA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-F) In between OHE MAST NO 32/4 &amp; 32/5, Nodal Point 18 to 19.</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>140/CSD</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-D) In between OHE MAST NO 33/1 &amp; 33/2 , Nodal Point 5 to 109.</t>
   </si>
   <si>
     <t>ORD/000556/2024-2025</t>
   </si>
   <si>
     <t>138/CSD</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 150 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 35/9 &amp; 35/10 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =48Mtr) Nodal Point 255 TO 293.</t>
+  </si>
+  <si>
+    <t>ORD/001244/2023-2024</t>
+  </si>
+  <si>
+    <t>1078/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>R. B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-C) In between OHE MAST NO 33/17 &amp; 33/18, Nodal Point 55 to 58.</t>
+  </si>
+  <si>
+    <t>ORD/000555/2024-2025</t>
+  </si>
+  <si>
+    <t>137/CSD</t>
+  </si>
+  <si>
+    <t>JASODA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,51 +1023,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1156,54 +1186,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>71.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>49.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.47</v>
       </c>
       <c r="S3" s="4">
         <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1734,54 +1764,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>14.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1795,54 +1825,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1856,54 +1886,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>64.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>59.78</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>92.16</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1917,54 +1947,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P16" s="4">
         <v>71.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>71.07</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1978,54 +2008,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P17" s="4">
         <v>68.36</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2039,54 +2069,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>69.67</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>64.84</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>93.06</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2100,54 +2130,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P19" s="4">
         <v>65.18</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>62.73</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2161,54 +2191,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P20" s="4">
         <v>8.43</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>8.43</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2283,54 +2313,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P22" s="4">
         <v>9.63</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.9</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2344,54 +2374,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P23" s="4">
         <v>0.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2466,54 +2496,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P25" s="4">
         <v>13.64</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2584,54 +2614,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P27" s="4">
         <v>10.35</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="S27" s="4">
         <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3082,87 +3112,209 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P35" s="4">
         <v>1.16</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="7" t="s">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B36" s="7"/>
-[...22 lines deleted...]
-      <c r="S36" s="8"/>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="P36" s="4">
+        <v>62.73</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>100</v>
+      </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="P37" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>1087.59</v>
+      </c>
+      <c r="P38" s="8">
+        <v>421.1</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>38.72</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>