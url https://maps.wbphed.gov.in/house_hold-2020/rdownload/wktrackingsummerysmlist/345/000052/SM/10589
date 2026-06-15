--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -591,50 +591,80 @@
     <t>ORD/001244/2023-2024</t>
   </si>
   <si>
     <t>1078/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>R. B. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-C) In between OHE MAST NO 33/17 &amp; 33/18, Nodal Point 55 to 58.</t>
   </si>
   <si>
     <t>ORD/000555/2024-2025</t>
   </si>
   <si>
     <t>137/CSD</t>
   </si>
   <si>
     <t>JASODA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-A) In between OHE MAST NO 35/9 &amp; 35/10, Nodal Point 255 TO 293.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2024-2025</t>
+  </si>
+  <si>
+    <t>135/CSD</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mukutshila Water Supply Scheme (Zone- II) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>46/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1023,51 +1053,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3234,87 +3264,205 @@
       </c>
       <c r="N37" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>192</v>
       </c>
       <c r="P37" s="4">
         <v>1.16</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P38" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="P39" s="4">
+        <v>5.82</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8">
+        <v>1094.57</v>
+      </c>
+      <c r="P40" s="8">
+        <v>421.1</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>38.47</v>
+      </c>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>