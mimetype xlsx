--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,582 +89,585 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-I)</t>
   </si>
   <si>
     <t>SM/10589</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II water supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000282/2022-2023</t>
+  </si>
+  <si>
+    <t>1112/TD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>25/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. CARE</t>
+  </si>
+  <si>
     <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Replacement of Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 2nd Tube well Site of Sherkhanchak Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at Replacement of 1st Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 4th Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000315/2022-2023</t>
   </si>
   <si>
     <t>1223/TD</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
     <t>KALPANA BUILDERS</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mukutshila Water Supply Scheme (Zone- II) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>46/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000069/2022-2023</t>
+  </si>
+  <si>
+    <t>1193/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Repairing of Switch Room cum Chlorin Room and Interconnection work of Rising Main at 1st TW site for Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000723/2023-2024</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Land Filling &amp; allied works for 3rd TW site of Mukutshila Zone-II W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>1490/CSD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/08/2023</t>
+  </si>
+  <si>
+    <t>GIRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 100 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 33/17 &amp; 33/18 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =61 Mtr) Nodal Point 55 to 58.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>2948/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 100 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 33/1 &amp; 33/2 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =61 Mtr) Nodal Point 5 to 109.</t>
+  </si>
+  <si>
+    <t>ORD/000716/2023-2024</t>
+  </si>
+  <si>
+    <t>2947/TD</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 250 mm Dia HDPE (PE-100) Carrier Pipe in between OHE MAST NO 32/4 &amp; 32/5 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =46 Mtr) Nodal Point 18 to 19.</t>
+  </si>
+  <si>
+    <t>ORD/000713/2023-2024</t>
+  </si>
+  <si>
+    <t>2945/TD</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 100 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 31/13 &amp; 31/14 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =38 Mtr) Nodal Point 64 to 68.</t>
+  </si>
+  <si>
+    <t>ORD/000714/2023-2024</t>
+  </si>
+  <si>
+    <t>2946/TD</t>
+  </si>
+  <si>
+    <t>JOY GURU TRADING</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 100 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 34/2 &amp; 34/3 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =54 Mtr) Nodal Point 253 to 182.</t>
+  </si>
+  <si>
+    <t>ORD/000718/2023-2024</t>
+  </si>
+  <si>
+    <t>2949/TD</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000842/2023-2024</t>
+  </si>
+  <si>
+    <t>2157/CSD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
   </si>
   <si>
     <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone-II PWSS for Application ID ¿ SER-KGP-2023-WL-33</t>
   </si>
   <si>
     <t>BILL/00373/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-204</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone-II PWSS for Application ID-SER-KGP-2023-WL-34</t>
   </si>
   <si>
     <t>BILL/00493/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-256</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone- II PWSS for Application ID ¿ SER-KGP-2023-WL-32</t>
   </si>
   <si>
     <t>BILL/00375/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-203</t>
   </si>
   <si>
+    <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone- II PWSS for Application ID ¿ SER-KGP-2023-WL-31</t>
+  </si>
+  <si>
+    <t>BILL/00374/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-202</t>
+  </si>
+  <si>
     <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone- II PWSS for Application ID ¿ SER-KGP-2023-WL-30</t>
   </si>
   <si>
     <t>BILL/00376/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-201</t>
   </si>
   <si>
-    <t>Way Leave permission from South Eastern Railway for Mukutshilla Zone- II PWSS for Application ID ¿ SER-KGP-2023-WL-31</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (PART Work Order- B)</t>
   </si>
   <si>
     <t>ORD/000848/2023-2024</t>
   </si>
   <si>
     <t>59/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>MAJI ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-H for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/001150/2023-2024</t>
+  </si>
+  <si>
+    <t>570/TD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-C for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/001151/2023-2024</t>
+  </si>
+  <si>
+    <t>577/TD</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-L for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001280/2023-2024</t>
+  </si>
+  <si>
+    <t>726/TD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>ROY BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-D for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1948/TD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-J for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000417/2024-2025</t>
+  </si>
+  <si>
+    <t>2184/CSD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-B for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>1911/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
-    <t>DEBABRATA DAS</t>
-[...80 lines deleted...]
-    <t>JOY GURU TRADING</t>
+    <t>Laying Distribution pipe line by HDPE pipes with allied works for Left Out Area of PART-K for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>3051/TD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipes with allied works at Left Out Portion of (PART M) for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri I Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE II)</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>3036/TD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
   </si>
   <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District.(PART Work Order - A)</t>
   </si>
   <si>
     <t>ORD/000847/2023-2024</t>
   </si>
   <si>
     <t>58/TD</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>ORD/000842/2023-2024</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-G for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/001149/2023-2024</t>
   </si>
   <si>
     <t>569/TD</t>
   </si>
   <si>
-    <t>15/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>NEW STAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 150 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 35/9 &amp; 35/10 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =48Mtr) Nodal Point 255 TO 293.</t>
+  </si>
+  <si>
+    <t>ORD/001244/2023-2024</t>
+  </si>
+  <si>
+    <t>1078/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>R. B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 1000 cum RCC OHR at Mukutshila Z-II Water Supply Scheme at Khejuri-I Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001274/2023-2024</t>
   </si>
   <si>
     <t>1048/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Laying of HDPE pipes with allied works at Left Out Portion of PART-H for Augmentation of Mukutshila Zone II &amp; adjoining mouzas Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
-[...98 lines deleted...]
-    <t>18/09/2024</t>
+    <t>Repairing of Switch Room cum Chlorine Room &amp; Boundary Wall at 2nd TW site &amp; 1st TW site for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2024-2025</t>
+  </si>
+  <si>
+    <t>3317/TD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
   </si>
   <si>
     <t>Rising main 200mm dia DI(K9) Rising main pipeline with specials and other allied works at 4th Tube Well Site for Augmentation of Mukutshila Zone-II W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000600/2024-2025</t>
   </si>
   <si>
     <t>590/TD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
-    <t>Repairing of Switch Room cum Chlorine Room &amp; Boundary Wall at 2nd TW site &amp; 1st TW site for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte. Purba Medinipur.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-E) In between OHE MAST NO 31/13 &amp; 31/14, Nodal Point 64 to 68.</t>
   </si>
   <si>
     <t>ORD/000557/2024-2025</t>
   </si>
   <si>
     <t>139/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S SREE DURGA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-F) In between OHE MAST NO 32/4 &amp; 32/5, Nodal Point 18 to 19.</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>140/CSD</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-D) In between OHE MAST NO 33/1 &amp; 33/2 , Nodal Point 5 to 109.</t>
   </si>
   <si>
     <t>ORD/000556/2024-2025</t>
   </si>
   <si>
     <t>138/CSD</t>
   </si>
   <si>
-    <t>Jack Pushing of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 150 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 35/9 &amp; 35/10 within Contai Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =48Mtr) Nodal Point 255 TO 293.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-C) In between OHE MAST NO 33/17 &amp; 33/18, Nodal Point 55 to 58.</t>
   </si>
   <si>
     <t>ORD/000555/2024-2025</t>
   </si>
   <si>
     <t>137/CSD</t>
   </si>
   <si>
     <t>JASODA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Mukutshila Zone-II Piped Water Supply Scheme in Khejuri-I Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (PART-A) In between OHE MAST NO 35/9 &amp; 35/10, Nodal Point 255 TO 293.</t>
   </si>
   <si>
     <t>ORD/000552/2024-2025</t>
   </si>
   <si>
     <t>135/CSD</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1213,2221 +1216,2221 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>71.97</v>
+        <v>361.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>49.28</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>68.47</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4">
-        <v>0</v>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0</v>
+        <v>71.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>49.28</v>
+      </c>
+      <c r="R4" s="4">
+        <v>68.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>97.03</v>
+        <v>5.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.06</v>
+        <v>97.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>51</v>
+      </c>
+      <c r="L7" s="4">
+        <v>0</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>5.27</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="4">
-        <v>0</v>
+      <c r="R7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>1.06</v>
+        <v>0.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>1.06</v>
+        <v>68.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>1.06</v>
+        <v>71.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>71.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>361.65</v>
+        <v>64.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>59.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.16</v>
       </c>
       <c r="S11" s="4">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.96</v>
+        <v>65.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>62.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>14.72</v>
+        <v>69.67</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.31</v>
+        <v>64.84</v>
       </c>
       <c r="R13" s="4">
-        <v>97.24</v>
+        <v>93.06</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="P14" s="4">
-        <v>0.96</v>
+        <v>2.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.56</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>64.87</v>
+        <v>1.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>59.78</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>92.16</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>71.16</v>
+        <v>5.27</v>
       </c>
       <c r="Q16" s="4">
-        <v>71.07</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P17" s="4">
-        <v>68.36</v>
+        <v>1.06</v>
       </c>
       <c r="Q17" s="4">
-        <v>67.46</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>98.68</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
-        <v>69.67</v>
+        <v>1.06</v>
       </c>
       <c r="Q18" s="4">
-        <v>64.84</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>93.06</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="P19" s="4">
-        <v>65.18</v>
+        <v>1.06</v>
       </c>
       <c r="Q19" s="4">
-        <v>62.73</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>96.23</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>8.43</v>
+        <v>0.96</v>
       </c>
       <c r="Q20" s="4">
-        <v>8.43</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="P21" s="4">
-        <v>2.26</v>
+        <v>6.98</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P22" s="4">
-        <v>9.63</v>
+        <v>13.64</v>
       </c>
       <c r="Q22" s="4">
-        <v>9.52</v>
+        <v>9.1</v>
       </c>
       <c r="R22" s="4">
-        <v>98.9</v>
+        <v>66.67</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>0.95</v>
+        <v>4.8</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>6.98</v>
+        <v>10.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="S24" s="4">
         <v>80</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>134</v>
+        <v>61</v>
       </c>
       <c r="P25" s="4">
-        <v>13.64</v>
+        <v>1.85</v>
       </c>
       <c r="Q25" s="4">
-        <v>9.1</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>66.67</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>139</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="P26" s="4">
-        <v>4.8</v>
+        <v>14.72</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="P27" s="4">
-        <v>10.35</v>
+        <v>49.94</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.68</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>25.87</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>1.85</v>
+        <v>4.18</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>155</v>
+        <v>109</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="P29" s="4">
-        <v>49.94</v>
+        <v>8.43</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>8.43</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="P30" s="4">
-        <v>4.18</v>
+        <v>9.63</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>98.9</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>162</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="P31" s="4">
-        <v>4.09</v>
+        <v>62.73</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="P32" s="4">
-        <v>7.08</v>
+        <v>0.95</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="P33" s="4">
-        <v>1.16</v>
+        <v>7.08</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="P34" s="4">
-        <v>1.16</v>
+        <v>4.09</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>79</v>
+        <v>189</v>
       </c>
       <c r="P35" s="4">
         <v>1.16</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>188</v>
+        <v>133</v>
       </c>
       <c r="P36" s="4">
-        <v>62.73</v>
+        <v>1.16</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="P37" s="4">
         <v>1.16</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="P38" s="4">
         <v>1.16</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>200</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P39" s="4">
-        <v>5.82</v>
+        <v>1.16</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>1094.57</v>
       </c>
       <c r="P40" s="8">
         <v>421.1</v>
       </c>
       <c r="Q40" s="8">
         <v>38.47</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>