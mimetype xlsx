--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -242,51 +242,51 @@
   <si>
     <t>1112/TD</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>25/02/2023</t>
   </si>
   <si>
     <t>M/S. CARE</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -K)</t>
   </si>
   <si>
     <t>ORD/000529/2022-2023</t>
   </si>
   <si>
     <t>2100/TD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -G)</t>
   </si>
   <si>
     <t>ORD/000386/2022-2023</t>
   </si>
   <si>
     <t>1387/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>18/10/2022</t>
   </si>
   <si>
     <t>NEW STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -L)</t>
   </si>
@@ -398,51 +398,51 @@
   <si>
     <t>1002/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -C)</t>
   </si>
   <si>
     <t>ORD/000258/2022-2023</t>
   </si>
   <si>
     <t>1079/TD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -H)</t>
   </si>
   <si>
     <t>ORD/000365/2022-2023</t>
   </si>
   <si>
     <t>1332/TD</t>
   </si>
   <si>
     <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>