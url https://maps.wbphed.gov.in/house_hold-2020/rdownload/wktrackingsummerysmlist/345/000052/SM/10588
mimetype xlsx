--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -380,51 +380,51 @@
   <si>
     <t>BILL/00989/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-495</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -D)</t>
   </si>
   <si>
     <t>ORD/000245/2022-2023</t>
   </si>
   <si>
     <t>1002/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>02/03/2026</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -C)</t>
   </si>
   <si>
     <t>ORD/000258/2022-2023</t>
   </si>
   <si>
     <t>1079/TD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -H)</t>
   </si>
@@ -1009,54 +1009,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>154.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>102.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.54</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1070,54 +1070,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>35.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.6</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1131,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>32.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.33</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1192,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>69.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>36.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1481,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>361.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>60.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.83</v>
       </c>
       <c r="S11" s="4">
         <v>18</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1542,54 +1542,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>41.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.62</v>
       </c>
       <c r="S12" s="4">
         <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1603,54 +1603,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>76.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>68.22</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88.91</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1664,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>41.22</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>29.45</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>71.46</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1725,54 +1725,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>51.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>38.82</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>74.71</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1786,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>44.01</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>32.43</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>73.69</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1847,54 +1847,54 @@
       <c r="I17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>35.5</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>31.24</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>88.01</v>
       </c>
       <c r="S17" s="4">
         <v>75</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1908,54 +1908,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>0.72</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2026,54 +2026,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>106.79</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>92.03</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>86.17</v>
       </c>
       <c r="S20" s="4">
         <v>88</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2087,54 +2087,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>130.52</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>103.15</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>79.03</v>
       </c>
       <c r="S21" s="4">
         <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2148,88 +2148,88 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>28</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>23.39</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>83.54</v>
       </c>
       <c r="S22" s="4">
         <v>85</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1449.26</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>702.4</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>48.47</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>