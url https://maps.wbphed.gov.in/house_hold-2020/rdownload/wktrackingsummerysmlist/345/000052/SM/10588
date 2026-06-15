--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -414,50 +414,59 @@
     <t>ORD/000258/2022-2023</t>
   </si>
   <si>
     <t>1079/TD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -H)</t>
   </si>
   <si>
     <t>ORD/000365/2022-2023</t>
   </si>
   <si>
     <t>1332/TD</t>
   </si>
   <si>
     <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00707/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2162,87 +2171,142 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>28</v>
       </c>
       <c r="Q22" s="4">
         <v>23.39</v>
       </c>
       <c r="R22" s="4">
         <v>83.54</v>
       </c>
       <c r="S22" s="4">
         <v>85</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.18</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1449.44</v>
+      </c>
+      <c r="P24" s="8">
+        <v>702.4</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>48.46</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>