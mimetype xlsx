--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,375 +89,375 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-2)</t>
   </si>
   <si>
     <t>SM/10588</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000245/2022-2023</t>
+  </si>
+  <si>
+    <t>1002/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -B).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000248/2022-2023</t>
   </si>
   <si>
     <t>1039/TD</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>I. S. ENTERPRISE.</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II water supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -A)</t>
+  </si>
+  <si>
+    <t>ORD/000282/2022-2023</t>
+  </si>
+  <si>
+    <t>1112/TD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>25/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. CARE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -C)</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>1079/TD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -H)</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>1332/TD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>06/10/2022</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -K)</t>
+  </si>
+  <si>
+    <t>ORD/000529/2022-2023</t>
+  </si>
+  <si>
+    <t>2100/TD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -G)</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>1387/TD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>NEW STAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -J)</t>
   </si>
   <si>
     <t>ORD/000366/2022-2023</t>
   </si>
   <si>
     <t>1333/TD</t>
   </si>
   <si>
-    <t>16/09/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBRATA KUMAR BERA</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -F)</t>
   </si>
   <si>
     <t>ORD/000564/2022-2023</t>
   </si>
   <si>
     <t>2241/TD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>YOUNG ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -E)</t>
   </si>
   <si>
     <t>ORD/000374/2022-2023</t>
   </si>
   <si>
     <t>1338/TD</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>A. K. SIKDAR</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -L)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2022-2023</t>
+  </si>
+  <si>
+    <t>1334/TD</t>
+  </si>
+  <si>
+    <t>11/10/2022</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -M)</t>
+  </si>
+  <si>
+    <t>ORD/000368/2022-2023</t>
+  </si>
+  <si>
+    <t>1335/TD</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2022-2023</t>
   </si>
   <si>
     <t>1195/TD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2022-2023</t>
   </si>
   <si>
     <t>1197/TD</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur. (PART -I)</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>2341/TD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>MRINAL KANTI PRADHAN</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Mukutshila PWSS to accommodate FHTC within Khejuri-I Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-2)under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/W/MMD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land Filling &amp; allied works for Boosting Tube Well (5Th TW) site of Mukutshila Zone-II W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>1488/A/CSD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>KAMAL KUMAR BERA</t>
+  </si>
+  <si>
     <t>Electric Quotation for Chargeable Head, MUKUTSHILA, Water Supply Scheme T/W-IV, Zone-II (Ref. ID-204049562)</t>
   </si>
   <si>
     <t>BILL/01680/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-160</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for MUKUTSHILA, Water Supply Scheme T/W-V, Zone-II (Ref. ID-204049558)</t>
   </si>
   <si>
     <t>BILL/01672/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-162</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Mukutshila Zone-II water supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART -A)</t>
-[...139 lines deleted...]
-  <si>
     <t>Bill for Restoration of damage of Heria Mugberia Road at 1.80 KM caused due to lying of PHE water pipe line across the road under Tamluk Highway Division of Mukutshilla Zone-II PWSS</t>
   </si>
   <si>
     <t>BILL/00989/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-495</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
-  </si>
-[...46 lines deleted...]
-    <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00707/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1015,60 +1015,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>154.56</v>
+        <v>106.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>102.85</v>
+        <v>92.03</v>
       </c>
       <c r="R3" s="4">
-        <v>66.54</v>
+        <v>86.17</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1076,57 +1076,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>35.6</v>
+        <v>154.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>23.71</v>
+        <v>102.85</v>
       </c>
       <c r="R4" s="4">
-        <v>66.6</v>
+        <v>66.54</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1137,1120 +1137,1120 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>32.16</v>
+        <v>361.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.73</v>
+        <v>60.86</v>
       </c>
       <c r="R5" s="4">
-        <v>61.33</v>
+        <v>16.83</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>69.34</v>
+        <v>130.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>36.22</v>
+        <v>103.15</v>
       </c>
       <c r="R6" s="4">
-        <v>52.24</v>
+        <v>79.03</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>186.74</v>
+        <v>28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.54</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>47.95</v>
+        <v>41.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.62</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>1.51</v>
+        <v>76.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>68.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.91</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>2.26</v>
+        <v>35.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>23.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>66.6</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>361.65</v>
+        <v>32.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>60.86</v>
+        <v>19.73</v>
       </c>
       <c r="R11" s="4">
-        <v>16.83</v>
+        <v>61.33</v>
       </c>
       <c r="S11" s="4">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>41.85</v>
+        <v>69.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>39.6</v>
+        <v>36.22</v>
       </c>
       <c r="R12" s="4">
-        <v>94.62</v>
+        <v>52.24</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>76.73</v>
+        <v>41.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>68.22</v>
+        <v>29.45</v>
       </c>
       <c r="R13" s="4">
-        <v>88.91</v>
+        <v>71.46</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>41.22</v>
+        <v>51.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>29.45</v>
+        <v>38.82</v>
       </c>
       <c r="R14" s="4">
-        <v>71.46</v>
+        <v>74.71</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>51.96</v>
+        <v>186.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>38.82</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>74.71</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>44.01</v>
+        <v>47.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>32.43</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>73.69</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>35.5</v>
+        <v>44.01</v>
       </c>
       <c r="Q17" s="4">
-        <v>31.24</v>
+        <v>32.43</v>
       </c>
       <c r="R17" s="4">
-        <v>88.01</v>
+        <v>73.69</v>
       </c>
       <c r="S17" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
-        <v>0.72</v>
+        <v>35.5</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.71</v>
+        <v>31.24</v>
       </c>
       <c r="R18" s="4">
-        <v>99.01</v>
+        <v>88.01</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>0.19</v>
+        <v>0.72</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>106.79</v>
+        <v>1.51</v>
       </c>
       <c r="Q20" s="4">
-        <v>92.03</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>86.17</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>130.52</v>
+        <v>2.26</v>
       </c>
       <c r="Q21" s="4">
-        <v>103.15</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>79.03</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
-        <v>28</v>
+        <v>0.19</v>
       </c>
       <c r="Q22" s="4">
-        <v>23.39</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>83.54</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="P23" s="4">
         <v>0.18</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>