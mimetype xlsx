--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,90 +122,57 @@
   <si>
     <t>2894/TD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment balance 6% GST amount against GST No. 19AAKCB8479M1ZO for the work of Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme (maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.</t>
   </si>
   <si>
     <t>BILL/00402/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-143</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.(Part Work Order PHASE-I)</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer, Headquaters</t>
+    <t>Installation of 150 mm.x100 mm.x 230 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (364 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at 09 nos Different Location Block within Purba Medinipur district under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...31 lines deleted...]
-    <t>Installation of 150 mm.x100 mm.x 230 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (364 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at 09 nos Different Location Block within Purba Medinipur district under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000419/2023-2024</t>
   </si>
   <si>
     <t>1100/TD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>SWADHIN KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -609,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -886,233 +853,107 @@
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5050.06</v>
+        <v>245.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>614.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>12.17</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...23 lines deleted...]
-      <c r="I6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>433.22</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>