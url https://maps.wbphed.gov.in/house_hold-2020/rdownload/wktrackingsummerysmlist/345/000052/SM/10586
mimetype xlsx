--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -120,74 +120,50 @@
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2894/TD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment balance 6% GST amount against GST No. 19AAKCB8479M1ZO for the work of Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme (maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.</t>
   </si>
   <si>
     <t>BILL/00402/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-143</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>SWADHIN KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +552,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,150 +786,87 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>185.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...20 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>187.27</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>