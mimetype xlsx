--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -120,50 +120,107 @@
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2894/TD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment balance 6% GST amount against GST No. 19AAKCB8479M1ZO for the work of Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme (maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.</t>
   </si>
   <si>
     <t>BILL/00402/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-143</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.(Part Work Order PHASE-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000824/2022-2023</t>
+  </si>
+  <si>
+    <t>3141/TD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna. (Part Work Order PHASE-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>100/TD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>Installation of 150 mm.x100 mm.x 230 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (364 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at 09 nos Different Location Block within Purba Medinipur district under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SWADHIN KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -552,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -786,87 +843,276 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>185.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P5" s="4">
+        <v>5050.06</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>614.75</v>
+      </c>
+      <c r="R5" s="4">
+        <v>12.17</v>
+      </c>
+      <c r="S5" s="4">
+        <v>70</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4039.88</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>108.99</v>
+      </c>
+      <c r="R6" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="S6" s="4">
+        <v>94</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>245.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>17.6</v>
+      </c>
+      <c r="R7" s="4">
+        <v>7.15</v>
+      </c>
+      <c r="S7" s="4">
+        <v>52</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>9523.15</v>
+      </c>
+      <c r="P8" s="8">
+        <v>741.34</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>7.78</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>