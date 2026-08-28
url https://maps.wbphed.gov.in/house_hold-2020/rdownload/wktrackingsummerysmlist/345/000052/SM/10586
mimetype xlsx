--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,135 +92,135 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Khejuri-II,Moyna,Nanda Kumar,Panskura</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 Household) at different locations under Khejuri-II, Moyna, Nandakumar &amp; Panskura-I Development Block under Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/10586</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.(Part Work Order PHASE-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000824/2022-2023</t>
+  </si>
+  <si>
+    <t>3141/TD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna. (Part Work Order PHASE-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>100/TD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Installation of 150 mm.x100 mm.x 230 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (364 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at 09 nos Different Location Block within Purba Medinipur district under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SWADHIN KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2894/TD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment balance 6% GST amount against GST No. 19AAKCB8479M1ZO for the work of Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos) (Functional Household Tap Connection) of Ground water based mini piped water supply Scheme (maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna.</t>
   </si>
   <si>
     <t>BILL/00402/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-143</t>
   </si>
   <si>
     <t>27/05/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>SWADHIN KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -749,326 +749,326 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.04</v>
+        <v>5050.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>614.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>185.24</v>
+        <v>4039.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>108.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5050.06</v>
+        <v>245.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>614.75</v>
+        <v>17.6</v>
       </c>
       <c r="R5" s="4">
-        <v>12.17</v>
+        <v>7.15</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4039.88</v>
+        <v>2.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>108.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>245.94</v>
+        <v>185.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.6</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>7.15</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>9523.15</v>