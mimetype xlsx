--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,68 +267,50 @@
     <t>ORD/000720/2023-2024</t>
   </si>
   <si>
     <t>2942/TD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Way leave charges of South Eastern Railway Track for Application ID SER-KGP-2023-WL-58 of Erashole PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01896/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-853</t>
   </si>
   <si>
     <t>08/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>TARUN KOLEY</t>
   </si>
   <si>
     <t>Interconnection with laying of 150 mm dia,200 mm dia &amp; 250 mm dia DI(K-9) rising main from 3rd &amp; 4th. T/W to OHR at Erasole PWSS under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>1476/TD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -735,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1542,165 +1524,104 @@
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>1110.82</v>
+        <v>10.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>387.13</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>