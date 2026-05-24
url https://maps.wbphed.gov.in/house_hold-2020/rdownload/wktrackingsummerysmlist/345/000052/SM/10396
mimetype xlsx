--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>BILL/01896/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-853</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>Interconnection with laying of 150 mm dia,200 mm dia &amp; 250 mm dia DI(K-9) rising main from 3rd &amp; 4th. T/W to OHR at Erasole PWSS under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>1476/TD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
+  </si>
+  <si>
+    <t>MS structure for canel crossing, NH road boring with casing and concrete piller for Laying distribution system and rising main pipe line at Erasole Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3105/TD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -880,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,54 +959,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>70.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1287,54 +1305,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>40.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>39.66</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1348,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>26.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>26.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1409,54 +1427,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>68.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>53.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.56</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1541,87 +1559,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>10.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>28.12</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>415.25</v>
+      </c>
+      <c r="P16" s="8">
+        <v>158.5</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>38.17</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>