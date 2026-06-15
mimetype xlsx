--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>14/07/2023</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
   </si>
   <si>
     <t>MS structure for canel crossing, NH road boring with casing and concrete piller for Laying distribution system and rising main pipe line at Erasole Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>3105/TD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Erasol Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Chandipur Dev. Block under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>1888/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1620,87 +1635,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>28.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1110.82</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>768.23</v>
+      </c>
+      <c r="R16" s="4">
+        <v>69.16</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1526.07</v>
+      </c>
+      <c r="P17" s="8">
+        <v>926.73</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>60.73</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>