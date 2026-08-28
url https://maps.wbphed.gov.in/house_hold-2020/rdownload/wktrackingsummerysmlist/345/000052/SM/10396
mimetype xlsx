--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Different works for Providing Functional Household TAP Connection (FHTC) by Augmentation of Erasole Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10396</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Erasol Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Chandipur Dev. Block under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>1888/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site(Boosting T/W) of Bagmari Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1094/TD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Erasole Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000369/2021-2022</t>
   </si>
   <si>
     <t>1646/TD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site(Boosting T/W) of Bagmari Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2022-2023</t>
   </si>
   <si>
     <t>409/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2022-2023</t>
   </si>
   <si>
     <t>1263/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
+    <t>Interconnection with laying of 150 mm dia,200 mm dia &amp; 250 mm dia DI(K-9) rising main from 3rd &amp; 4th. T/W to OHR at Erasole PWSS under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>1476/TD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>SAYAN MAITY</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Construction of switch Room cum Chlorine Room at OHR site and 2 nd.Tube Well site and Renovation of existing Boundary Wall at OHR site and 2 nd.Tube Well site and New construction of Boundary Wall at 3rd.&amp; 4 th Tube Well site for Erasal Water Supply Scheme under Tamluk Sub Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000783/2022-2023</t>
+  </si>
+  <si>
+    <t>3019/TD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>LITTLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different works for Providing Functional Household TAP Connection (FHTC) by Augmentation of Erasole Water Supply Scheme. in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1226/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between NANDAKUMAR P.H. &amp; LAVAN SATYAGARH SMARAK P.H. Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of ERASOLE Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 250 mm Dia DI (K7) Carrier Pipe within Tamluk Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =48 Mtr) Nodal Point J393 to J338.</t>
+  </si>
+  <si>
+    <t>ORD/000720/2023-2024</t>
+  </si>
+  <si>
+    <t>2942/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Electric Quotiaton for Erashal Water Supply Scheme TW-IV (Ref. ID-203949710)</t>
   </si>
   <si>
     <t>BILL/00109/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-36</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Way leave charges of South Eastern Railway Track for Application ID SER-KGP-2023-WL-58 under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01676/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-737</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Electric Quotiaton for Erashal Water Supply Scheme TW-III (Ref. ID-203949718)</t>
   </si>
   <si>
     <t>BILL/00110/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-37</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation of Construction of switch Room cum Chlorine Room at OHR site and 2 nd.Tube Well site and Renovation of existing Boundary Wall at OHR site and 2 nd.Tube Well site and New construction of Boundary Wall at 3rd.&amp; 4 th Tube Well site for Erasal Water Supply Scheme under Tamluk Sub Division,PHE Dte..</t>
-[...56 lines deleted...]
-    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>MS structure for canel crossing, NH road boring with casing and concrete piller for Laying distribution system and rising main pipe line at Erasole Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3105/TD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
   </si>
   <si>
     <t>Way leave charges of South Eastern Railway Track for Application ID SER-KGP-2023-WL-58 of Erashole PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01896/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-853</t>
   </si>
   <si>
     <t>08/02/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>26/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,57 +910,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.37</v>
+        <v>1110.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.37</v>
+        <v>768.23</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>69.16</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1010,729 +1010,729 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>114.93</v>
+        <v>5.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>44.05</v>
+        <v>114.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.5</v>
+        <v>44.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.07</v>
+        <v>10.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.5</v>
+        <v>40.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>39.66</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>40.17</v>
+        <v>26.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>39.66</v>
+        <v>26.58</v>
       </c>
       <c r="R10" s="4">
-        <v>98.73</v>
+        <v>98.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>26.95</v>
+        <v>68.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>26.58</v>
+        <v>53.19</v>
       </c>
       <c r="R11" s="4">
-        <v>98.65</v>
+        <v>77.56</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>68.57</v>
+        <v>0.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>53.19</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>77.56</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>5.38</v>
+        <v>0.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>10.15</v>
+        <v>0.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>28.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>1110.82</v>
+        <v>5.38</v>
       </c>
       <c r="Q16" s="4">
-        <v>768.23</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>69.16</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1526.07</v>