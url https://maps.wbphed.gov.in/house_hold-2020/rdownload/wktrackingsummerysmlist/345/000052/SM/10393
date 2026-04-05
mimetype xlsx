--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,84 +212,87 @@
   <si>
     <t>739/HSD,</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>BUNBA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Protection work ,Earth Filling, Laying of left-out &amp; Parallal Distribution line at Monaharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001208/2023-2024</t>
   </si>
   <si>
     <t>966/TD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>03/02/2026</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Continuation Work Order for Operation and Maintenance of distribution system including rising main, FHTC, OHR of Manoharpur &amp; its adjoining mouzas Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. {For 12 Months} [i.e. 01/09/2024 to 31/08/2025]</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying of distribution pipe line to accommodate FHTC(2729 Nos) with new construction of R.C.C. Elevated Reservoir of capacity 350 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Ground Water Based Manoharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000777/2022-2023</t>
   </si>
   <si>
     <t>2861/TD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Pump House No. "1" &amp; Pump House No.- "2" at Manoharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>2617/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1254,149 +1257,149 @@
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.53</v>
+        <v>484.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>484.9</v>
+        <v>6.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>706.37</v>
+        <v>707.99</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>