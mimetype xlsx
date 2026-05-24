--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,65 @@
     <t>2861/TD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Pump House No. "1" &amp; Pump House No.- "2" at Manoharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000652/2023-2024</t>
   </si>
   <si>
     <t>2617/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Operation and Maintenance of distribution system including rising main, FHTC, OHR of Manoharpur &amp; its adjoining mouzas Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. {For 12 Months} [i.e. 01/09/2024 to 31/08/2025]</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>2786/TD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -905,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>3.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.3</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1095,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>9.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>53.43</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1156,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1217,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>112.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>85.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>76.46</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1278,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>484.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>410.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>84.63</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1324,101 +1339,162 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>6.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.7</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.53</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>712.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>510.26</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>71.61</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>