--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,222 +77,222 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Monoharpur PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>SM/10393</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Monoharpur Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000436/2021-2022</t>
+  </si>
+  <si>
+    <t>1512/TD</t>
+  </si>
+  <si>
+    <t>06/01/2022</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2022-2023</t>
+  </si>
+  <si>
+    <t>412/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000072/2022-2023</t>
+  </si>
+  <si>
+    <t>1266/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Monoharpur PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Monoharpur PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000065/2023-2024</t>
   </si>
   <si>
     <t>1224/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...47 lines deleted...]
-    <t>12/09/2022</t>
+    <t>Laying of distribution pipe line to accommodate FHTC(2729 Nos) with new construction of R.C.C. Elevated Reservoir of capacity 350 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Ground Water Based Manoharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000777/2022-2023</t>
+  </si>
+  <si>
+    <t>2861/TD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Pump House No. "1" &amp; Pump House No.- "2" at Manoharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>2617/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Protection work ,Earth Filling, Laying of left-out &amp; Parallal Distribution line at Monaharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001208/2023-2024</t>
+  </si>
+  <si>
+    <t>966/TD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>Laying of proposed Rising main line with inter connection at Monaharpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000981/2023-2024</t>
   </si>
   <si>
     <t>395/TD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Surging of Deep Tube well at different W/S Scheme under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-III)</t>
   </si>
   <si>
     <t>ORD/001164/2023-2024</t>
   </si>
   <si>
     <t>739/HSD,</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>BUNBA CONSTRUCTION</t>
-  </si>
-[...49 lines deleted...]
-    <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Continuation Work Order for Operation and Maintenance of distribution system including rising main, FHTC, OHR of Manoharpur &amp; its adjoining mouzas Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. {For 12 Months} [i.e. 01/09/2024 to 31/08/2025]</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>2786/TD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -856,589 +856,589 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>24.79</v>
+        <v>3.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.55</v>
+        <v>47.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.45</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>47.71</v>
+        <v>16.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.78</v>
+        <v>24.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>9.36</v>
+        <v>484.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>5</v>
+        <v>410.36</v>
       </c>
       <c r="R7" s="4">
-        <v>53.43</v>
+        <v>84.63</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>2.3</v>
+        <v>6.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.3</v>
+        <v>3.18</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>51.7</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>112.45</v>
       </c>
       <c r="Q9" s="4">
         <v>85.97</v>
       </c>
       <c r="R9" s="4">
         <v>76.46</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>484.9</v>
+        <v>9.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>410.36</v>
+        <v>5</v>
       </c>
       <c r="R10" s="4">
-        <v>84.63</v>
+        <v>53.43</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>6.15</v>
+        <v>2.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="R11" s="4">
-        <v>51.7</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>4.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>