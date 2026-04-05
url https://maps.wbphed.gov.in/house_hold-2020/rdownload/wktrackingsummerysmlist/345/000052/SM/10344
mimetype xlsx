--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,68 +227,50 @@
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>RAMASISH ENTERPRISE</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at Kamarda w/s scheme PH III Additional TW in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004671499, Ref ID 204266596)</t>
   </si>
   <si>
     <t>BILL/00288/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-48</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kamarda Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Name of Work: i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Kamarda PWSS within Khejuri -I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Rising main and other allied works Augmentation of Kamarda W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. iii) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Kamarda W/S Scheme within Khejuri - I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Low Land).</t>
   </si>
   <si>
     <t>ORD/000867/2022-2023</t>
   </si>
   <si>
     <t>3220/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) 1 (One) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for Replacement of 2nd Tube Well for Dhanghara W/S Scheme within Contai - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tubewell Site (Boosting T/W) of Pratapdighi W/S Scheme within Patashpur - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Mukutshila Zone - I PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. iv) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Kamarda PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000541/2023-2024</t>
   </si>
   <si>
     <t>1904/TD</t>
   </si>
   <si>
     <t>10/08/2023</t>
@@ -300,50 +282,62 @@
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - III at Kamarda Water supply scheme, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001187/2023-2024</t>
   </si>
   <si>
     <t>2610/W/MMD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/001294/2023-2024</t>
+  </si>
+  <si>
+    <t>162/CSD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1365,271 +1359,271 @@
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>499.3</v>
+        <v>20.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>20.1</v>
+        <v>74.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>74.56</v>
+        <v>14.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>14.77</v>
+        <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>726.26</v>
+        <v>227.93</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>