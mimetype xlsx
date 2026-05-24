--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -889,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1125,54 +1125,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>34.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.22</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1247,54 +1247,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>4.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>74.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="I13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>14.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.04</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1582,54 +1582,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>227.93</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>60.93</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>26.73</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>