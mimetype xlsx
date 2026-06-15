--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,68 @@
     <t>ORD/001187/2023-2024</t>
   </si>
   <si>
     <t>2610/W/MMD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/001294/2023-2024</t>
   </si>
   <si>
     <t>162/CSD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kamarda Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/TD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1562,87 +1580,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>499.3</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>405.37</v>
+      </c>
+      <c r="R15" s="4">
+        <v>81.19</v>
+      </c>
+      <c r="S15" s="4">
+        <v>86</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>727.23</v>
+      </c>
+      <c r="P16" s="8">
+        <v>466.3</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>64.12</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>