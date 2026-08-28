--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Kamarda</t>
   </si>
   <si>
     <t>SM/10344</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kamarda Water Supply Scheme within Khejuri-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/TD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>18/12/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kamarda Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000321/2021-2022</t>
   </si>
   <si>
     <t>1614/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Instalation of display Board at different work site of Augmentation of Kamarda-1 no, Sherkhanchak Zone-I-1 no, Sherkhanchak Zone-II-1 no, Majna-1 no, Madhakhali Zone-I-1 no , Madhakhali Zone-I-1 no, Arjunnagar-1 no &amp; Nijkasba-1 no PWSS within Contai Sub- Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000508/2022-2023</t>
   </si>
   <si>
     <t>808 / CSD</t>
   </si>
   <si>
     <t>21/10/2022</t>
@@ -155,207 +173,189 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>407/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2022-2023</t>
   </si>
   <si>
     <t>1261/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
+    <t>Name of Work: i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Kamarda PWSS within Khejuri -I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Rising main and other allied works Augmentation of Kamarda W/S Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. iii) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Kamarda W/S Scheme within Khejuri - I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Low Land).</t>
+  </si>
+  <si>
+    <t>ORD/000867/2022-2023</t>
+  </si>
+  <si>
+    <t>3220/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) 1 (One) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for Replacement of 2nd Tube Well for Dhanghara W/S Scheme within Contai - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tubewell Site (Boosting T/W) of Pratapdighi W/S Scheme within Patashpur - II Block under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Mukutshila Zone - I PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. iv) Sinking of 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Kamarda PWSS in Khejuri- I Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2023-2024</t>
+  </si>
+  <si>
+    <t>1904/TD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - III at Kamarda Water supply scheme, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001187/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/W/MMD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>M/S SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Kamarda Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2023-2024</t>
+  </si>
+  <si>
+    <t>305/TD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>RAMASISH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of Left-Out portion HDPE Pipe line of Distribution pipe line by HDPE pipes and FHTC works under Kamarda Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/001257/2023-2024</t>
   </si>
   <si>
     <t>1071/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>TARUN KHATUA</t>
   </si>
   <si>
     <t>Land Development at 3rd Tube Well site of Kamarda Water Supply Scheme within Khejuri-I Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur</t>
   </si>
   <si>
     <t>ORD/001465/2023-2024</t>
   </si>
   <si>
     <t>222/CSD</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>GIRI CONSTRUCTION</t>
-[...20 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>ORD/001294/2023-2024</t>
+  </si>
+  <si>
+    <t>162/CSD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at Kamarda w/s scheme PH III Additional TW in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004671499, Ref ID 204266596)</t>
   </si>
   <si>
     <t>BILL/00288/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-48</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...85 lines deleted...]
-    <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,60 +904,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.2</v>
+        <v>499.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.6</v>
+        <v>405.37</v>
       </c>
       <c r="R3" s="4">
-        <v>85.78</v>
+        <v>81.19</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -965,235 +965,235 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.93</v>
+        <v>4.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.93</v>
+        <v>3.6</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>85.78</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>50.49</v>
+        <v>0.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>19.4</v>
+        <v>50.49</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>34.31</v>
+        <v>19.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>23.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>69.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1201,60 +1201,60 @@
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.97</v>
+        <v>20.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1262,422 +1262,422 @@
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>4.15</v>
+        <v>74.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.15</v>
+        <v>17.72</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>23.76</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>3.07</v>
+        <v>14.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>73.04</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>20.1</v>
+        <v>4.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>74.56</v>
+        <v>34.31</v>
       </c>
       <c r="Q12" s="4">
-        <v>17.72</v>
+        <v>23.75</v>
       </c>
       <c r="R12" s="4">
-        <v>23.76</v>
+        <v>69.22</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>14.77</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.79</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>73.04</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>499.3</v>
+        <v>3.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>405.37</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>81.19</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>727.23</v>