--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,86 @@
     <t>BILL/03723/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-675</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Augmentation of Shankarpur &amp; adjoining mouzas Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>3476/TD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>KOUSHIK MALLICK</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd Tube Well site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-44.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>2323/TD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR MAITY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-104.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001199/2023-2024</t>
+  </si>
+  <si>
+    <t>820/TD</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>S R TRADING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1716,87 +1752,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>7.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P18" s="4">
+        <v>12.57</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>472.06</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>