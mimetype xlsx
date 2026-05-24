--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -326,90 +326,108 @@
   <si>
     <t>Quotation for new service connection at Zone-1, TW-1 of Shankarpur (Ramnagar)ws scheme under MMD,PHE Dte Ref. Application no.-2004577423, Con ID-204203250</t>
   </si>
   <si>
     <t>BILL/03723/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-675</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Augmentation of Shankarpur &amp; adjoining mouzas Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>3476/TD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
-    <t>26/11/2024</t>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>KOUSHIK MALLICK</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd Tube Well site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-44.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/000201/2024-2025</t>
   </si>
   <si>
     <t>2323/TD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>DIPANKAR MAITY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-104.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/001199/2023-2024</t>
   </si>
   <si>
     <t>820/TD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>S R TRADING CORPORATION</t>
+  </si>
+  <si>
+    <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Sankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2024-2025</t>
+  </si>
+  <si>
+    <t>2903/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -961,54 +979,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.22</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1040,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1101,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>12.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.07</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1144,54 +1162,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>2.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.21</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1205,54 +1223,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>3.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1455,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>359.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>356.17</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S11" s="4">
         <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1516,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>1.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>306.08</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1577,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P13" s="4">
         <v>2.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.2</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1620,54 +1638,54 @@
       <c r="I14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>11.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.75</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.25</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1874,87 +1892,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
         <v>12.57</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P19" s="4">
+        <v>11.57</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>483.63</v>
+      </c>
+      <c r="P20" s="8">
+        <v>398.61</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>82.42</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>