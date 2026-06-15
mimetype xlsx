--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,65 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>S R TRADING CORPORATION</t>
   </si>
   <si>
     <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Sankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000276/2024-2025</t>
   </si>
   <si>
     <t>2903/TD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,73 +831,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1953,87 +1968,144 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P19" s="4">
         <v>11.57</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P20" s="4">
+        <v>60.85</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>544.48</v>
+      </c>
+      <c r="P21" s="8">
+        <v>398.61</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>73.21</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>