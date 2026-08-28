--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,345 +89,345 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Shankarpur</t>
   </si>
   <si>
     <t>SM/10342</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipeline to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Shankarpur Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division,P.H.E. Dte., Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000313/2022-2023</t>
+  </si>
+  <si>
+    <t>1226/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of different dia Sluice Valve for Augmentation of Sankarpur Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>628/TD</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 250 mm x 150 mm dia x 250 mtr. deep tube well by direct rotary rig method at Additional 3rd Tubewell of Augmentation of Shankarpur Water Supply Scheme (Mouza - Kukraul, JL No. - 468, Plot No. - 66) within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>980/TD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Diesel Motor cabs (Luxury Taxi Standered non air conditioned) Bharat Stage -IV , on daily rate basis (including Govt. Holidays as and when required ) Having contract carraige permit from RTA for the office of the Assistant Engineer, Contai Sub-Division under Tamluk Division, PHE Dte. Purba Medinipur. For the Period from 01/07/2022 to 30/06/2023. (12 Months) Vehicle No-WB-31/6974</t>
+  </si>
+  <si>
+    <t>ORD/000222/2022-2023</t>
+  </si>
+  <si>
+    <t>357/CSD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>SABITA PRADHA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Shankarpur Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000316/2021-2022</t>
   </si>
   <si>
     <t>1609/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Supply &amp; Delivery of different dia Sluice Valve for Augmentation of Sankarpur Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur. (Phase-I)</t>
-[...34 lines deleted...]
-  <si>
     <t>Renovation work of spiral staircase and related works for R.C.C. Over Head Reservoir of capacity 250 Cum for Augmentation of Sankarpur Water Supply Scheme within Block Contai- III under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000172/2022-2023</t>
   </si>
   <si>
     <t>392 / CSD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>LAKSHMI NARAYAN ENTERPRISE</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2022-2023</t>
+  </si>
+  <si>
+    <t>411/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000088/2022-2023</t>
+  </si>
+  <si>
+    <t>1265/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Shankarpur in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>1223/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Rising main and other allied works Augmentation of Shankarpur W/S Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000494/2023-2024</t>
+  </si>
+  <si>
+    <t>1092/CSD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary and water supply arrangements including Plinth Protection at 3rd TW site for Shankarpur Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur (For Normal Land).</t>
   </si>
   <si>
     <t>ORD/000427/2023-2024</t>
   </si>
   <si>
     <t>717/TD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>JASODA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Electric Quotation for SHANKARPUR Water Supply Scheme T/W-III, (Ref. ID-204049544)</t>
   </si>
   <si>
     <t>BILL/01682/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-168</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of Distribution pipeline to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Shankarpur Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division,P.H.E. Dte., Purba Medinipur.</t>
-[...71 lines deleted...]
-    <t>THE GODFATHER TRADING COMPANY</t>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Augmentation of Shankarpur &amp; adjoining mouzas Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000418/2024-2025</t>
+  </si>
+  <si>
+    <t>3476/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>KOUSHIK MALLICK</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-104.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001199/2023-2024</t>
+  </si>
+  <si>
+    <t>820/TD</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>S R TRADING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd Tube Well site for Shankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-44.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>2323/TD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR MAITY</t>
+  </si>
+  <si>
+    <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Sankarpur PWSS within Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2024-2025</t>
+  </si>
+  <si>
+    <t>2903/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Zone-1, TW-1 of Shankarpur (Ramnagar)ws scheme under MMD,PHE Dte Ref. Application no.-2004577423, Con ID-204203250</t>
   </si>
   <si>
     <t>BILL/03723/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-675</t>
   </si>
   <si>
     <t>15/02/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01161/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-607</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -991,60 +991,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.36</v>
+        <v>359.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.54</v>
+        <v>356.17</v>
       </c>
       <c r="R3" s="4">
-        <v>81.22</v>
+        <v>99.08</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1174,57 +1174,57 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.43</v>
+        <v>1.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.34</v>
+        <v>4.57</v>
       </c>
       <c r="R6" s="4">
-        <v>96.21</v>
+        <v>306.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1235,776 +1235,776 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.73</v>
+        <v>4.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.67</v>
+        <v>3.54</v>
       </c>
       <c r="R7" s="4">
-        <v>98.45</v>
+        <v>81.22</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>18.52</v>
+        <v>2.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.21</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>13.3</v>
+        <v>18.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.93</v>
+        <v>13.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>359.47</v>
+        <v>11.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>356.17</v>
+        <v>11.75</v>
       </c>
       <c r="R11" s="4">
-        <v>99.08</v>
+        <v>98.25</v>
       </c>
       <c r="S11" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="P12" s="4">
-        <v>1.49</v>
+        <v>2.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.57</v>
+        <v>0.68</v>
       </c>
       <c r="R12" s="4">
-        <v>306.08</v>
+        <v>26.2</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>2.58</v>
+        <v>3.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.68</v>
+        <v>3.67</v>
       </c>
       <c r="R13" s="4">
-        <v>26.2</v>
+        <v>98.45</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>11.96</v>
+        <v>4.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.75</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>98.25</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>7.83</v>
+        <v>7.56</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>7.56</v>
+        <v>12.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>4.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>12.57</v>
+        <v>11.57</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="P19" s="4">
-        <v>11.57</v>
+        <v>7.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>