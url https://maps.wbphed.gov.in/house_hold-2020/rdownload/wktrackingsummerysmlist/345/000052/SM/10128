--- v2 (2026-03-03)
+++ v3 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,132 +272,150 @@
   <si>
     <t>BILL/00134/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-77</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line And FHTC ( Functional Household tap connection ) with allied works including all for Augmentation of Kumirda Water Supply Scheme within Contai- III under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000117/2022-2023</t>
   </si>
   <si>
     <t>601/TD</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>02/10/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Reservoir ( OHR) &amp; 1st.Tube Well , 2nd , 3rd , Additional Tube Well Site, Mouza -kumirda under Augmentation of Kumirda Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. Length 230.00 mtr.</t>
   </si>
   <si>
     <t>ORD/000732/2022-2023</t>
   </si>
   <si>
     <t>2562/TD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
-    <t>Rising main with laying of 150 mm dia DI (K-9) from 4th Tube Well site to OHR site and other allied works for Kumirda in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Draning out of washout &amp; over flow water from 500 Cum Capacity Over Head Reservoir to the near by natural ditch of Augmentation of Kumirda Water Supply Scheme and its adjoining mouzas in Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>1162/TD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>SAURAV HAZRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Kumirda, Block ¿ Contai III, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001930/2022-2023</t>
   </si>
   <si>
     <t>849/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track from station henria and nachinda of augmentation of Kumirda Piped Water Supply scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 44/15 to mast no 44/16 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>1916/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Kumirda Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>1736/CSD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1711,226 +1729,287 @@
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>1.61</v>
+        <v>4.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>4.34</v>
+        <v>13.58</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>13.58</v>
+        <v>61.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>1.16</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1033</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>