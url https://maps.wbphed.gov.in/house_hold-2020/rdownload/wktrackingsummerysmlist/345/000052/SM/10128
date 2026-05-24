--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,92 +272,92 @@
   <si>
     <t>BILL/00134/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-77</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line And FHTC ( Functional Household tap connection ) with allied works including all for Augmentation of Kumirda Water Supply Scheme within Contai- III under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000117/2022-2023</t>
   </si>
   <si>
     <t>601/TD</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
   </si>
   <si>
+    <t>Draning out of washout &amp; over flow water from 500 Cum Capacity Over Head Reservoir to the near by natural ditch of Augmentation of Kumirda Water Supply Scheme and its adjoining mouzas in Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2025-2026</t>
+  </si>
+  <si>
+    <t>1162/TD</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>SAURAV HAZRA</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Reservoir ( OHR) &amp; 1st.Tube Well , 2nd , 3rd , Additional Tube Well Site, Mouza -kumirda under Augmentation of Kumirda Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. Length 230.00 mtr.</t>
   </si>
   <si>
     <t>ORD/000732/2022-2023</t>
   </si>
   <si>
     <t>2562/TD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
-    <t>Draning out of washout &amp; over flow water from 500 Cum Capacity Over Head Reservoir to the near by natural ditch of Augmentation of Kumirda Water Supply Scheme and its adjoining mouzas in Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Kumirda, Block ¿ Contai III, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001930/2022-2023</t>
   </si>
   <si>
     <t>849/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Jack Pushing of Railway Track from station henria and nachinda of augmentation of Kumirda Piped Water Supply scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 44/15 to mast no 44/16 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
@@ -372,50 +372,68 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Kumirda Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000150/2024-2025</t>
   </si>
   <si>
     <t>1736/CSD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising main with laying of 150 mm dia DI (K-9) from 4th Tube Well site to OHR site and other allied works for Kumirda in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2024-2025</t>
+  </si>
+  <si>
+    <t>2357/CSD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,54 +981,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1020,54 +1038,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>4.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1095,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>4.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1156,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>5.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1217,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>8.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1492,54 +1510,54 @@
       <c r="I12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>4.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>87.72</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1610,54 +1628,54 @@
       <c r="I14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>799.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>517.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>64.76</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1668,60 +1686,60 @@
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>32.65</v>
+        <v>4.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1729,60 +1747,60 @@
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>4.34</v>
+        <v>32.65</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>20.96</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>64.18</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1793,54 +1811,54 @@
       <c r="I17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>13.58</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>9.63</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>70.92</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1915,101 +1933,162 @@
       <c r="I19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>1.16</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1.61</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1034.61</v>
+      </c>
+      <c r="P21" s="8">
+        <v>582.28</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>56.28</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>