--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,363 +77,363 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Kumirda</t>
+  </si>
+  <si>
+    <t>SM/10128</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line And FHTC ( Functional Household tap connection ) with allied works including all for Augmentation of Kumirda Water Supply Scheme within Contai- III under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>601/TD</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kumirda Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2021-2022</t>
+  </si>
+  <si>
+    <t>1613/TD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Kumirda</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS FOR CONSTRUCTION OF TUBE WELL IN KUMIRDA PWSS, PURBA MEDINIPUR DISTRICT UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000266/2022-2023</t>
+  </si>
+  <si>
+    <t>157/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Kumirda Water Supply Scheme in Contai III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
+  </si>
+  <si>
+    <t>ORD/000565/2022-2023</t>
+  </si>
+  <si>
+    <t>2262/TD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>CASTING CORPORATION OF INDIA</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBE WELL BY DEPARTMENTAL RIG MACHINE IN KUMIRDA PWSS, PURBA MEDINIPUR DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000265/2022-2023</t>
   </si>
   <si>
     <t>156/S&amp;WSD</t>
   </si>
   <si>
-    <t>12/08/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS FOR CONSTRUCTION OF TUBE WELL IN KUMIRDA PWSS, PURBA MEDINIPUR DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000267/2022-2023</t>
   </si>
   <si>
     <t>158/S&amp;WSD</t>
   </si>
   <si>
-    <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS FOR CONSTRUCTION OF TUBE WELL IN KUMIRDA PWSS, PURBA MEDINIPUR DISTRICT UNDER CDD, PHE DTE.</t>
-[...52 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2022-2023</t>
   </si>
   <si>
     <t>98/TD</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000081/2022-2023</t>
   </si>
   <si>
     <t>1274/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
+    <t>Repairing and Renovation Of Pump House No. I , II &amp; III under Augmentation of Kumirda Water Supply Scheme within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000960/2022-2023</t>
+  </si>
+  <si>
+    <t>422/CSD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>PARIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements at for Additional Tube well site J.L no. -155, Plot no. -1245, Mouza -Panichiary under Augmentation of Kumirda W/S Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000311/2023-2024</t>
+  </si>
+  <si>
+    <t>490/TD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Kumirda, Block ¿ Contai III, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001930/2022-2023</t>
+  </si>
+  <si>
+    <t>849/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Reservoir ( OHR) &amp; 1st.Tube Well , 2nd , 3rd , Additional Tube Well Site, Mouza -kumirda under Augmentation of Kumirda Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. Length 230.00 mtr.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2022-2023</t>
+  </si>
+  <si>
+    <t>2562/TD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>25/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
+  </si>
+  <si>
     <t>Electric Quotation for KUMIRDA Water Supply Scheme T/W-IV, (Ref. ID-204050266)</t>
   </si>
   <si>
     <t>BILL/01684/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-166</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Repairing and Renovation Of Pump House No. I , II &amp; III under Augmentation of Kumirda Water Supply Scheme within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
-[...29 lines deleted...]
-    <t>09/07/2023</t>
+    <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Kumirda Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>1736/CSD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising main with laying of 150 mm dia DI (K-9) from 4th Tube Well site to OHR site and other allied works for Kumirda in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2024-2025</t>
+  </si>
+  <si>
+    <t>2357/CSD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track from station henria and nachinda of augmentation of Kumirda Piped Water Supply scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 44/15 to mast no 44/16 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>1916/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of wayleave facility charges(SER-KGP-2024-WL-46)</t>
   </si>
   <si>
     <t>BILL/00134/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-77</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line And FHTC ( Functional Household tap connection ) with allied works including all for Augmentation of Kumirda Water Supply Scheme within Contai- III under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Draning out of washout &amp; over flow water from 500 Cum Capacity Over Head Reservoir to the near by natural ditch of Augmentation of Kumirda Water Supply Scheme and its adjoining mouzas in Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>1162/TD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>16/07/2026</t>
   </si>
   <si>
     <t>SAURAV HAZRA</t>
-  </si>
-[...94 lines deleted...]
-    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,1091 +960,1091 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>799.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.99</v>
+        <v>517.9</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>64.76</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.99</v>
+        <v>5.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.95</v>
+        <v>5.64</v>
       </c>
       <c r="R4" s="4">
-        <v>99.16</v>
+        <v>99.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.98</v>
       </c>
       <c r="Q5" s="4">
         <v>4.98</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>5.66</v>
+        <v>8.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.64</v>
+        <v>8.5</v>
       </c>
       <c r="R6" s="4">
-        <v>99.74</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>40.13</v>
+        <v>4.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>33.04</v>
+        <v>40.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.19</v>
+        <v>33.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>2.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>4.09</v>
       </c>
       <c r="Q12" s="4">
         <v>3.58</v>
       </c>
       <c r="R12" s="4">
         <v>87.72</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>5.35</v>
+        <v>13.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>70.92</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>799.74</v>
+        <v>32.65</v>
       </c>
       <c r="Q14" s="4">
-        <v>517.9</v>
+        <v>20.96</v>
       </c>
       <c r="R14" s="4">
-        <v>64.76</v>
+        <v>64.18</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>4.34</v>
+        <v>5.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>32.65</v>
+        <v>1.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>20.96</v>
+        <v>1.16</v>
       </c>
       <c r="R16" s="4">
-        <v>64.18</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.61</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...31 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>61.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>1.16</v>
+        <v>5.35</v>
       </c>
       <c r="Q19" s="4">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>1.61</v>
+        <v>4.34</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1034.61</v>