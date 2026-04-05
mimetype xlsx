--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,68 +255,50 @@
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Chandibhetti W/S Scheme within Contai-II (Deshpran) Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur (For Normal Land).</t>
   </si>
   <si>
     <t>ORD/000725/2023-2024</t>
   </si>
   <si>
     <t>2970/TD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Repairing of OHR, Pump House no 1, Pump House No. 2, Head Work site Boundary Wall and Boundary Wall of 2nd Tubewell Site under JJM with allied work of Chandivetty PWSS within Deshapran Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>3329/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Chandibhetti, Block Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
@@ -744,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1483,243 +1465,182 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>6.09</v>
+        <v>18.38</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>18.38</v>
+        <v>13.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...24 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="K15" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>722.53</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>