--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -889,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1011,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>4.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1072,54 +1072,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>585.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>564.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.33</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1133,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>12.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.6</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>10.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>3.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1546,88 +1546,88 @@
       <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>13.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>71.02</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>722.53</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>609.51</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>84.36</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>