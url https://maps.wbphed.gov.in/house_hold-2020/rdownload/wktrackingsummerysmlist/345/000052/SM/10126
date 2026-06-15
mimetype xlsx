--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,68 @@
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Chandibhetti, Block Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001906/2022-2023</t>
   </si>
   <si>
     <t>807/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including interconnection of Chandibhetty PWSS in Deshapran Block including supply of all labour &amp; materials within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>928/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1560,87 +1578,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>13.58</v>
       </c>
       <c r="Q14" s="4">
         <v>9.65</v>
       </c>
       <c r="R14" s="4">
         <v>71.02</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.09</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>3.05</v>
+      </c>
+      <c r="R15" s="4">
+        <v>50.04</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>728.61</v>
+      </c>
+      <c r="P16" s="8">
+        <v>612.55</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>84.07</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>