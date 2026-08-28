--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,273 +89,273 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chandibhetti</t>
   </si>
   <si>
     <t>SM/10126</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipeline to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Chandibhetti Water Supply Scheme within Deshpran Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte., Purba medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000115/2022-2023</t>
+  </si>
+  <si>
+    <t>593/TD</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Chandiveti Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000315/2021-2022</t>
   </si>
   <si>
     <t>1608/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Sinking of 250 mm x 150 mm dia x 250 mtr. deep tube well by direct rotary rig method at Additional 3rd Tubewell of Augmentation of Chandibhetti Water Supply Scheme (Mouza - Banamaliberya, JL No. - 458, Plot No. - 8) within Contai-II (Deshpran) Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2022-2023</t>
+  </si>
+  <si>
+    <t>978/TD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
     <t>Supply &amp; Delivery of different dia Sluice Valve for Augmentation of Sankarpur,Basudevberia,Chandivety &amp; Bhajachauli Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Phase-II).(Supply at Mukutshila Store).</t>
   </si>
   <si>
     <t>ORD/000171/2022-2023</t>
   </si>
   <si>
     <t>775/TD</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>23/07/2022</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of different dia Sluice Valve for Augmentation of Chandibhetti Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000127/2022-2023</t>
   </si>
   <si>
     <t>627/TD</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
-    <t>Laying of Distribution pipeline to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Chandibhetti Water Supply Scheme within Deshpran Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte., Purba medinipur.</t>
-[...34 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2022-2023</t>
   </si>
   <si>
     <t>405/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2022-2023</t>
   </si>
   <si>
     <t>1268/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Chandibhetti, Block Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001906/2022-2023</t>
+  </si>
+  <si>
+    <t>807/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including interconnection of Chandibhetty PWSS in Deshapran Block including supply of all labour &amp; materials within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>928/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Chandibhetti W/S Scheme within Contai-II (Deshpran) Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur (For Normal Land).</t>
+  </si>
+  <si>
+    <t>ORD/000725/2023-2024</t>
+  </si>
+  <si>
+    <t>2970/TD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of (Boundary Wall(as per Departmental Design &amp; Drawing) at 3rd TW Site for Augmentation of Chandibhetty PWSS in Deshapran Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Length 65.00 mtr.) For Low Land.</t>
+  </si>
+  <si>
+    <t>ORD/000471/2023-2024</t>
+  </si>
+  <si>
+    <t>1497/TD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>SUBHENDU HAZRA</t>
+  </si>
+  <si>
     <t>Electric quotation for Chandiveti PWSS Tube Well- III in connection Mukundapur CCC (2004186280)</t>
   </si>
   <si>
     <t>BILL/00163/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-131</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of (Boundary Wall(as per Departmental Design &amp; Drawing) at 3rd TW Site for Augmentation of Chandibhetty PWSS in Deshapran Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (Length 65.00 mtr.) For Low Land.</t>
-[...34 lines deleted...]
-  <si>
     <t>Repairing of OHR, Pump House no 1, Pump House No. 2, Head Work site Boundary Wall and Boundary Wall of 2nd Tubewell Site under JJM with allied work of Chandivetty PWSS within Deshapran Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>3329/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,60 +904,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>585.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.29</v>
+        <v>564.09</v>
       </c>
       <c r="R3" s="4">
-        <v>85.84</v>
+        <v>96.33</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -965,240 +965,240 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.49</v>
+        <v>4.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.49</v>
+        <v>4.29</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>85.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.59</v>
+        <v>12.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.59</v>
+        <v>11.38</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>93.6</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>585.56</v>
+        <v>3.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>564.09</v>
+        <v>3.49</v>
       </c>
       <c r="R6" s="4">
-        <v>96.33</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>12.15</v>
+        <v>4.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.38</v>
+        <v>4.59</v>
       </c>
       <c r="R7" s="4">
-        <v>93.6</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1301,381 +1301,381 @@
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.59</v>
+        <v>13.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.02</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>10.3</v>
+        <v>6.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.31</v>
+        <v>3.05</v>
       </c>
       <c r="R11" s="4">
-        <v>80.66</v>
+        <v>50.04</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>3.73</v>
       </c>
       <c r="Q12" s="4">
         <v>3.72</v>
       </c>
       <c r="R12" s="4">
         <v>99.65</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>18.38</v>
+        <v>10.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.66</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>13.58</v>
+        <v>0.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.65</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>71.02</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>6.09</v>
+        <v>18.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.05</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>50.04</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>728.61</v>