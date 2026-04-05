--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,374 +140,329 @@
   <si>
     <t>ORD/000445/2021-2022</t>
   </si>
   <si>
     <t>1676/TD</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bhagawanpur Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000446/2021-2022</t>
   </si>
   <si>
     <t>1677/TD</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 200cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
-[...8 lines deleted...]
-    <t>27/06/2022</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (4th) Tube Well site for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land).</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>1344/TD</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION F TUBE WELL (300MM X 200MM X 230 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR BHAGWANPUR W/S SCHEME, TW-III, Z-I, BLOCK BHAGAWANPUR-I, UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>2115/CDD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (3rd) Tube Well site for Augmentation of Bhagwanpur Zone-II W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>1281/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of 125 mm dia &amp; 80 mm dia Sluice Valve for Bhagwanpur Zone-II Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-B) (Supply at Mukutshila Store) 2nd Call.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2022-2023</t>
+  </si>
+  <si>
+    <t>1299/TD</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>NANDY UDYOG</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of 100mm,150mm,200mm,250mm &amp; 300mm dia Sluice Valve for Bhagwanpur Zone-I piped Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-A) (Supply at Mukutshila Store). 2nd Call</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>1297/TD</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (3rd) Tube Well site for Augmentation of Bhagwanpur Zone-I W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000405/2022-2023</t>
+  </si>
+  <si>
+    <t>1345/TD</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of 100mm,150mm,200mm,250mm &amp; 300mm dia Sluice Valve for Bhagwanpur Zone-II piped Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-A) (Supply at Mukutshila Store). 2nd Call.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/TD</t>
+  </si>
+  <si>
+    <t>PARTHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 260 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BHAGWANPUR W/S SCH (TW-III), BHAGAWANPUR-II BLOCK UNDER PURBA MEDNAIPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000314/2022-2023</t>
+  </si>
+  <si>
+    <t>1347/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
   </si>
   <si>
     <t>24/12/2022</t>
   </si>
   <si>
+    <t>Construction and Commissioning of R.C.C. Over Head Reservoir of capacity 500 cum and staging height 20.00 mtr, as per Departmental Drawing no-PC-1/O.H.R./5/2012 for Rejuvination of Bhagwanpur Zone-I Water Supply Scheme under Bhagwanpur-I Block of Contai sub-Division of Tamluk Division, P.H.E. Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2020-2021</t>
+  </si>
+  <si>
+    <t>2839/TD</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ADDITIONAL WORKS FOR CONSTRUCTION OF TUBE WELL FOR BHAGAWANPUR W/S SCHEME TW-III, ZONE-I, PURBA MEDINIPU DISTRICT BY UTILISING SKILLED CREW &amp; DEPARTMENTAL MACHINERRIES OF CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>92/CMSD-II</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000015/2022-2023</t>
+  </si>
+  <si>
+    <t>403/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>404/TD</t>
+  </si>
+  <si>
+    <t>RTOR000090/2022-2023</t>
+  </si>
+  <si>
+    <t>1272/TD</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Bhagwanpur Zone-II, TW - III (Ref. ID - 203964030)</t>
+  </si>
+  <si>
+    <t>BILL/00108/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-30</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric Quotation for BHAGWANPUR Water Supply Scheme Z-I, T/W-III (Ref. ID-204049532 )</t>
+  </si>
+  <si>
+    <t>BILL/01631/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-137</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bhagwanpur Zone-II Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>726/TD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Bhagwanpur PWSS to Accommodate FHTC in Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (Zone-I &amp; Zone-II) under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2022-2023</t>
+  </si>
+  <si>
+    <t>848/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia UPVC pipe lines with allied works to accommodate Total 5666 nos FHTC of Augmentation of Bhagwanpur Zone-I &amp; its adjoining mouzas W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2023-2024</t>
+  </si>
+  <si>
+    <t>623/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
     <t>TAPAS SANTRA</t>
   </si>
   <si>
-    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (4th) Tube Well site for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land).</t>
-[...304 lines deleted...]
-  <si>
     <t>Boundary Wall, Raising Main, Approch Road , Repairing work of Boundary wall and Pump House, under JJM with allied work for Augmentation of Bhagabanpur Zone -I PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001180/2023-2024</t>
   </si>
   <si>
     <t>725/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
     <t>Laying of 200 mm dia &amp; 150 mm dia DI(K9) Rising Main pipe line with CIDF pipe &amp; specials in between 1st Tube well to 2nd Tube Well &amp; 2nd Tube well to 3rd Tube Well (Additional) of Augmentation of Bhagwanpur Zone II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000166/2023-2024</t>
   </si>
   <si>
     <t>297/TD</t>
@@ -527,105 +482,87 @@
   <si>
     <t>ORD/000708/2023-2024</t>
   </si>
   <si>
     <t>2874/TD</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300 mm. x 200 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for Additional(4th) Tubewell of Augmentation of Bhagwanpur Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300 mm x 200 mm dia. x 250 mtr. deep tube well by direct rotary rig method at Additonal 3rd Tubewell of Augmentation of Bhajachauli Water Supply Scheme (Mouza - Khalsiberia, JL No. - 138, Plot No. - 162/387) within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000311/2022-2023</t>
   </si>
   <si>
     <t>1224/TD</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
-    <t>21/12/2024</t>
+    <t>11/01/2025</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Boundary Wall, Raising Main, Approach Road , Repairing work of Boundary wall and Pump House, under JJM with allied work for Augmentation of Bhagabanpur Zone -I PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>3293/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>SAMIT KUMAR MONDAL</t>
   </si>
   <si>
     <t>Repairing of Boundary Wall, and Pump House (1st &amp; 2nd) under JJM with allied work for Augmentation of Bhagabanpur Zone -II PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3216/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHANDA AGENCIES</t>
   </si>
   <si>
     <t>Renovation and new Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at OHR site for Augmentation of Bhagabanpur Zone-II Water Supply Scheme in Bhagabanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1077/TD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconection work Between 2nd pump and 3rd pump , of Augementation of Bhagabanpur Zone-II water supply scheme under Contai Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
@@ -1047,51 +984,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1390,182 +1327,182 @@
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>597.73</v>
+        <v>3.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3.82</v>
+        <v>17.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>17.76</v>
+        <v>3.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1573,51 +1510,51 @@
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.82</v>
+        <v>4.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1625,1608 +1562,1368 @@
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.83</v>
+        <v>3.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.41</v>
+        <v>3.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.82</v>
+        <v>3.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>3.23</v>
+        <v>19.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>19.77</v>
+        <v>118.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="P15" s="4">
-        <v>118.1</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>1</v>
+        <v>102.66</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>102.66</v>
+        <v>28.11</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="P18" s="4">
-        <v>28.11</v>
+        <v>59.54</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>59.54</v>
+        <v>0.56</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>0.56</v>
+        <v>3.34</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="P21" s="4">
-        <v>3.34</v>
+        <v>595.09</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P22" s="4">
-        <v>595.09</v>
+        <v>59.25</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>59.25</v>
+        <v>67.97</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>47</v>
+        <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>67.97</v>
+        <v>32.11</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>9.63</v>
+        <v>11.04</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>149</v>
+        <v>120</v>
       </c>
       <c r="P26" s="4">
-        <v>8.66</v>
+        <v>79.77</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P27" s="4">
-        <v>32.11</v>
+        <v>34.31</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P28" s="4">
-        <v>11.04</v>
+        <v>31.76</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>79.77</v>
+        <v>8.34</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="P30" s="4">
-        <v>34.31</v>
+        <v>18.27</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>178</v>
+        <v>146</v>
       </c>
       <c r="P31" s="4">
-        <v>31.76</v>
+        <v>0.52</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="3">
-[...27 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="A32" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>1325.65</v>
+      </c>
+      <c r="P32" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>0</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
-    <row r="33" spans="1:23">
-[...208 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>