--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1147,54 +1147,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1208,54 +1208,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1269,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>4.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1391,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>17.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.63</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1452,54 +1452,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.64</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1513,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>4.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>3.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1635,54 +1635,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>3.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1696,54 +1696,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>3.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1757,54 +1757,54 @@
       <c r="I13" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P13" s="4">
         <v>19.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88.28</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1818,54 +1818,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>118.1</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>15.5</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>13.12</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1879,54 +1879,54 @@
       <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P15" s="4">
         <v>1</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>32.1</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2225,54 +2225,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>595.09</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>532.66</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>89.51</v>
       </c>
       <c r="S21" s="4">
         <v>83</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2286,54 +2286,54 @@
       <c r="I22" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P22" s="4">
         <v>59.25</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>18.74</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>31.63</v>
       </c>
       <c r="S22" s="4">
         <v>35</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2347,54 +2347,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
         <v>67.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>55.64</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>81.86</v>
       </c>
       <c r="S23" s="4">
         <v>85</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2465,54 +2465,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P25" s="4">
         <v>11.04</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>73.72</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2526,54 +2526,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P26" s="4">
         <v>79.77</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>78.53</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2863,54 +2863,54 @@
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>180</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8">
         <v>1325.65</v>
       </c>
       <c r="P32" s="8">
-        <v>0</v>
+        <v>775.93</v>
       </c>
       <c r="Q32" s="8">
-        <v>0</v>
+        <v>58.53</v>
       </c>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>