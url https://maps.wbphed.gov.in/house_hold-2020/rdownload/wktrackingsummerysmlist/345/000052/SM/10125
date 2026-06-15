--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -500,51 +500,51 @@
   <si>
     <t>1224/TD</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Boundary Wall, Raising Main, Approach Road , Repairing work of Boundary wall and Pump House, under JJM with allied work for Augmentation of Bhagabanpur Zone -I PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>3293/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>14/03/2025</t>
   </si>
   <si>
     <t>SAMIT KUMAR MONDAL</t>
   </si>
   <si>
     <t>Repairing of Boundary Wall, and Pump House (1st &amp; 2nd) under JJM with allied work for Augmentation of Bhagabanpur Zone -II PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3216/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Renovation and new Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at OHR site for Augmentation of Bhagabanpur Zone-II Water Supply Scheme in Bhagabanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
@@ -552,50 +552,140 @@
     <t>1077/TD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconection work Between 2nd pump and 3rd pump , of Augementation of Bhagabanpur Zone-II water supply scheme under Contai Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
   <si>
     <t>2445/CSD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 200cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>691/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main DI(K9) pipe line with CIDF Pipe &amp; Speacials for interconnection in between 3rd TW &amp; OHR of Augmentation of Bhagabanpur Zone-I Water Supply Scheme under Contai Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000647/2023-2024</t>
+  </si>
+  <si>
+    <t>2597/TD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Bhagabanpur Zone-II PWSS in Bhagwanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-50.00 mtr.)For Low Land.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2023-2024</t>
+  </si>
+  <si>
+    <t>2696/TD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road at 4th TW site for Augmentation of Bhagabanpur Zone-I PWSS in Bhagwanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur.(Length-58 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2024-2025</t>
+  </si>
+  <si>
+    <t>570/TD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-IV Of BHAGWANPUR, ZONE-I W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-I, WBSEDCL : BHAGWANPUR C.C.C. Ref. Memo No- 2005615115/QUOT/03 DT. 16-02-2026 Application NO- 2005615115 Application type-New connection Reference Id- 204813268</t>
+  </si>
+  <si>
+    <t>BILL/06148/2025-2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,51 +1074,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2843,87 +2933,443 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P31" s="4">
         <v>0.52</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="B32" s="7"/>
-[...22 lines deleted...]
-      <c r="S32" s="8"/>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P32" s="4">
+        <v>597.73</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>567.16</v>
+      </c>
+      <c r="R32" s="4">
+        <v>94.88</v>
+      </c>
+      <c r="S32" s="4">
+        <v>82</v>
+      </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P33" s="4">
+        <v>9.63</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="P34" s="4">
+        <v>8.66</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>6.39</v>
+      </c>
+      <c r="R34" s="4">
+        <v>73.81</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="P35" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="P36" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P37" s="4">
+        <v>5.31</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>1956.67</v>
+      </c>
+      <c r="P38" s="8">
+        <v>1349.48</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>68.97</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>