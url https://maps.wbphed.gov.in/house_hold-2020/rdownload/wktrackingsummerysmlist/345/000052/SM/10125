--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,573 +89,573 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Bhagwanpur PWSS to Accommodate FHTC in Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (Zone-I &amp; Zone-II)</t>
   </si>
   <si>
     <t>SM/10125</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction and Commissioning of R.C.C. Over Head Reservoir of capacity 500 cum and staging height 20.00 mtr, as per Departmental Drawing no-PC-1/O.H.R./5/2012 for Rejuvination of Bhagwanpur Zone-I Water Supply Scheme under Bhagwanpur-I Block of Contai sub-Division of Tamluk Division, P.H.E. Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000238/2020-2021</t>
+  </si>
+  <si>
+    <t>2839/TD</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply &amp; Delivery of 125 mm dia &amp; 80 mm dia Sluice Valve for Bhagwanpur Zone-I Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-B) (Supply at Mukutshila Store)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000228/2022-2023</t>
   </si>
   <si>
     <t>893/TD</t>
   </si>
   <si>
     <t>25/07/2022</t>
   </si>
   <si>
     <t>09/08/2022</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bhagwanpur Zone-II Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>726/TD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 200cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>691/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300 mm. x 200 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for Additional(4th) Tubewell of Augmentation of Bhagwanpur Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300 mm x 200 mm dia. x 250 mtr. deep tube well by direct rotary rig method at Additonal 3rd Tubewell of Augmentation of Bhajachauli Water Supply Scheme (Mouza - Khalsiberia, JL No. - 138, Plot No. - 162/387) within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>1224/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (4th) Tube Well site for Augmentation of Bhagwanpur Zone-I Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land).</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>1344/TD</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bhagawanpur Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000446/2021-2022</t>
+  </si>
+  <si>
+    <t>1677/TD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bhagawanpur Water Supply Scheme (Zone-I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000445/2021-2022</t>
   </si>
   <si>
     <t>1676/TD</t>
   </si>
   <si>
-    <t>27/01/2022</t>
-[...32 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
+    <t>Supply &amp; Delivery of 125 mm dia &amp; 80 mm dia Sluice Valve for Bhagwanpur Zone-II Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-B) (Supply at Mukutshila Store) 2nd Call.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2022-2023</t>
+  </si>
+  <si>
+    <t>1299/TD</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>NANDY UDYOG</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of 100mm,150mm,200mm,250mm &amp; 300mm dia Sluice Valve for Bhagwanpur Zone-I piped Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-A) (Supply at Mukutshila Store). 2nd Call</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>1297/TD</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (3rd) Tube Well site for Augmentation of Bhagwanpur Zone-II W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>1281/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additional (3rd) Tube Well site for Augmentation of Bhagwanpur Zone-I W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000405/2022-2023</t>
+  </si>
+  <si>
+    <t>1345/TD</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of 100mm,150mm,200mm,250mm &amp; 300mm dia Sluice Valve for Bhagwanpur Zone-II piped Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.(Part-A) (Supply at Mukutshila Store). 2nd Call.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/TD</t>
+  </si>
+  <si>
+    <t>PARTHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 260 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BHAGWANPUR W/S SCH (TW-III), BHAGAWANPUR-II BLOCK UNDER PURBA MEDNAIPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000314/2022-2023</t>
+  </si>
+  <si>
+    <t>1347/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000015/2022-2023</t>
+  </si>
+  <si>
+    <t>403/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>404/TD</t>
+  </si>
+  <si>
+    <t>RTOR000090/2022-2023</t>
+  </si>
+  <si>
+    <t>1272/TD</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Bhagwanpur PWSS to Accommodate FHTC in Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (Zone-I &amp; Zone-II) under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2022-2023</t>
+  </si>
+  <si>
+    <t>848/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION F TUBE WELL (300MM X 200MM X 230 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR BHAGWANPUR W/S SCHEME, TW-III, Z-I, BLOCK BHAGAWANPUR-I, UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000411/2022-2023</t>
   </si>
   <si>
     <t>2115/CDD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING &amp; CO.</t>
-[...104 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
+    <t>Laying of 90 mm dia UPVC pipe lines with allied works to accommodate Total 5666 nos FHTC of Augmentation of Bhagwanpur Zone-I &amp; its adjoining mouzas W/S Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2023-2024</t>
+  </si>
+  <si>
+    <t>623/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main DI(K9) pipe line with CIDF Pipe &amp; Speacials for interconnection in between 3rd TW &amp; OHR of Augmentation of Bhagabanpur Zone-I Water Supply Scheme under Contai Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000647/2023-2024</t>
+  </si>
+  <si>
+    <t>2597/TD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Bhagabanpur Zone-II PWSS in Bhagwanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-50.00 mtr.)For Low Land.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2023-2024</t>
+  </si>
+  <si>
+    <t>2696/TD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Laying of 200 mm dia &amp; 150 mm dia DI(K9) Rising Main pipe line with CIDF pipe &amp; specials in between 1st Tube well to 2nd Tube Well &amp; 2nd Tube well to 3rd Tube Well (Additional) of Augmentation of Bhagwanpur Zone II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000166/2023-2024</t>
+  </si>
+  <si>
+    <t>297/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia UPVC Pipe Lines With allied works to accommodate Total 4010 nos FHTC of Augementation of Bhagabanpur Zone -II Water Supply Scheme within Bhagabanpur -I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000708/2023-2024</t>
+  </si>
+  <si>
+    <t>2874/TD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>17/12/2023</t>
   </si>
   <si>
     <t>ADDITIONAL WORKS FOR CONSTRUCTION OF TUBE WELL FOR BHAGAWANPUR W/S SCHEME TW-III, ZONE-I, PURBA MEDINIPU DISTRICT BY UTILISING SKILLED CREW &amp; DEPARTMENTAL MACHINERRIES OF CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000113/2023-2024</t>
   </si>
   <si>
     <t>92/CMSD-II</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...26 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation for BHAGWANPUR Water Supply Scheme Z-I, T/W-III (Ref. ID-204049532 )</t>
+  </si>
+  <si>
+    <t>BILL/01631/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-137</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for Bhagwanpur Zone-II, TW - III (Ref. ID - 203964030)</t>
   </si>
   <si>
     <t>BILL/00108/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-30</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...73 lines deleted...]
-  <si>
     <t>Boundary Wall, Raising Main, Approch Road , Repairing work of Boundary wall and Pump House, under JJM with allied work for Augmentation of Bhagabanpur Zone -I PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001180/2023-2024</t>
   </si>
   <si>
     <t>725/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
-    <t>Laying of 200 mm dia &amp; 150 mm dia DI(K9) Rising Main pipe line with CIDF pipe &amp; specials in between 1st Tube well to 2nd Tube Well &amp; 2nd Tube well to 3rd Tube Well (Additional) of Augmentation of Bhagwanpur Zone II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte, Purba Medinipur.</t>
-[...49 lines deleted...]
-  <si>
     <t>Boundary Wall, Raising Main, Approach Road , Repairing work of Boundary wall and Pump House, under JJM with allied work for Augmentation of Bhagabanpur Zone -I PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>3293/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>SAMIT KUMAR MONDAL</t>
   </si>
   <si>
     <t>Repairing of Boundary Wall, and Pump House (1st &amp; 2nd) under JJM with allied work for Augmentation of Bhagabanpur Zone -II PWSS in Bhagwanpur-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3216/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
+    <t>Interconection work Between 2nd pump and 3rd pump , of Augementation of Bhagabanpur Zone-II water supply scheme under Contai Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000568/2024-2025</t>
+  </si>
+  <si>
+    <t>2445/CSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road at 4th TW site for Augmentation of Bhagabanpur Zone-I PWSS in Bhagwanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur.(Length-58 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2024-2025</t>
+  </si>
+  <si>
+    <t>570/TD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
+  </si>
+  <si>
     <t>Renovation and new Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at OHR site for Augmentation of Bhagabanpur Zone-II Water Supply Scheme in Bhagabanpur-I Dev. Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1077/TD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
-  </si>
-[...73 lines deleted...]
-    <t>CHANDA AGENCIES</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/000512/2025-2026</t>
   </si>
   <si>
     <t>876/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-IV Of BHAGWANPUR, ZONE-I W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-I, WBSEDCL : BHAGWANPUR C.C.C. Ref. Memo No- 2005615115/QUOT/03 DT. 16-02-2026 Application NO- 2005615115 Application type-New connection Reference Id- 204813268</t>
   </si>
@@ -1234,60 +1234,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.8</v>
+        <v>118.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.8</v>
+        <v>15.5</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>13.12</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1295,2025 +1295,2025 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.46</v>
+        <v>4.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.46</v>
+        <v>4.8</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.19</v>
+        <v>595.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.19</v>
+        <v>532.66</v>
       </c>
       <c r="R5" s="4">
-        <v>99.84</v>
+        <v>89.51</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>3.82</v>
+        <v>597.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>567.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>17.76</v>
+        <v>34.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.63</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>93.63</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.73</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.64</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>4.83</v>
+        <v>4.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.83</v>
+        <v>4.19</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>99.84</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>3.41</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.41</v>
+        <v>4.46</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.82</v>
+        <v>4.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.68</v>
+        <v>4.83</v>
       </c>
       <c r="R11" s="4">
-        <v>96.23</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>3.23</v>
+        <v>3.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.23</v>
+        <v>3.41</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>19.77</v>
+        <v>3.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.45</v>
+        <v>3.73</v>
       </c>
       <c r="R13" s="4">
-        <v>88.28</v>
+        <v>97.64</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>118.1</v>
+        <v>3.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>15.5</v>
+        <v>3.68</v>
       </c>
       <c r="R14" s="4">
-        <v>13.12</v>
+        <v>96.23</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>1</v>
+        <v>3.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.32</v>
+        <v>3.23</v>
       </c>
       <c r="R15" s="4">
-        <v>32.1</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>19.77</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>17.45</v>
+      </c>
+      <c r="R16" s="4">
+        <v>88.28</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>28.11</v>
+        <v>102.66</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>59.54</v>
+        <v>28.11</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.56</v>
+        <v>59.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>115</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>3.34</v>
+        <v>59.25</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>18.74</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>31.63</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="P21" s="4">
-        <v>595.09</v>
+        <v>17.76</v>
       </c>
       <c r="Q21" s="4">
-        <v>532.66</v>
+        <v>16.63</v>
       </c>
       <c r="R21" s="4">
-        <v>89.51</v>
+        <v>93.63</v>
       </c>
       <c r="S21" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="P22" s="4">
-        <v>59.25</v>
+        <v>67.97</v>
       </c>
       <c r="Q22" s="4">
-        <v>18.74</v>
+        <v>55.64</v>
       </c>
       <c r="R22" s="4">
-        <v>31.63</v>
+        <v>81.86</v>
       </c>
       <c r="S22" s="4">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="P23" s="4">
-        <v>67.97</v>
+        <v>9.63</v>
       </c>
       <c r="Q23" s="4">
-        <v>55.64</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>81.86</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4">
-        <v>32.11</v>
+        <v>8.66</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>73.81</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P25" s="4">
         <v>11.04</v>
       </c>
       <c r="Q25" s="4">
         <v>8.14</v>
       </c>
       <c r="R25" s="4">
         <v>73.72</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="P26" s="4">
         <v>79.77</v>
       </c>
       <c r="Q26" s="4">
         <v>78.53</v>
       </c>
       <c r="R26" s="4">
         <v>98.45</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="P27" s="4">
-        <v>34.31</v>
+        <v>1</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>32.1</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>31.76</v>
+        <v>3.34</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="P29" s="4">
-        <v>8.34</v>
+        <v>0.56</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M30" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>18.27</v>
+        <v>32.11</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>0.52</v>
+        <v>31.76</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="N32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="P32" s="4">
-        <v>597.73</v>
+        <v>8.34</v>
       </c>
       <c r="Q32" s="4">
-        <v>567.16</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>94.88</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>184</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>187</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="P33" s="4">
-        <v>9.63</v>
+        <v>0.52</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>189</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>190</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>192</v>
       </c>
       <c r="N34" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>8.66</v>
+        <v>4.92</v>
       </c>
       <c r="Q34" s="4">
-        <v>6.39</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>73.81</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="I35" s="13"/>
+        <v>194</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P35" s="4">
-        <v>4.92</v>
+        <v>18.27</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>201</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>206</v>
       </c>
       <c r="P36" s="4">
         <v>4.78</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>207</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L37" s="4"/>
       <c r="M37" s="4" t="s">
         <v>209</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>209</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="P37" s="4">
         <v>5.31</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>210</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>