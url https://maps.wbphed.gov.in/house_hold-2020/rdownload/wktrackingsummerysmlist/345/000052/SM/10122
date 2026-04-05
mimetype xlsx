--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -419,135 +419,114 @@
   <si>
     <t>BP-2023-24-608</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>Augmentation of ground water based Bahichberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of RCC Over Head Reservoir 900 cum and staging height 20.00 mtr. With allied work including Sub Soil Investigation within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>56/TD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
-    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st tube well site of Bahichberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baichberia Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>1219/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
-    <t>Dismentling of existing damaged godown at Bainchberia and its adj mouzas Water Supply Scheme under Tamluk Sub Division of Tamluk Division PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, bearing Vehicle No-WB-29F-4919 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 07.08.2025 to 06.02.2026.(06 Months)</t>
   </si>
   <si>
     <t>ORD/000404/2025-2026</t>
   </si>
   <si>
     <t>2671/TSD</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>KHOKAN SAMANTA</t>
+  </si>
+  <si>
+    <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments at newly sunk replacement tube well-II under Baichberia w/s scheme under Medinipur Mechanical Division P.H.E Dte. in the District of Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>570/HESD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>Laying left out portion of 90 mm dia UPVC pipe line ( 4227.0 mtr) with allied works to facilitating the FHTC connection for Bainchberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. ( Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>3055/TD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>MISHRA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -936,51 +915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2305,384 +2284,323 @@
         <v>952.26</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>99</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>2.61</v>
+        <v>27.19</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>27.19</v>
+        <v>0.87</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>151</v>
+        <v>113</v>
       </c>
       <c r="P26" s="4">
-        <v>2.12</v>
+        <v>0.26</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>1.14</v>
+        <v>19.13</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A28" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1267.13</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>