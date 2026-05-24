--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -401,132 +401,150 @@
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>RTOR000055/2024-2025</t>
   </si>
   <si>
     <t>2002/TD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Qoutation bill for T/W -IV of Baichberia water supply scheme</t>
   </si>
   <si>
     <t>BILL/03565/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-608</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baichberia Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1219/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Augmentation of ground water based Bahichberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of RCC Over Head Reservoir 900 cum and staging height 20.00 mtr. With allied work including Sub Soil Investigation within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>56/TD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baichberia Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments at newly sunk replacement tube well-II under Baichberia w/s scheme under Medinipur Mechanical Division P.H.E Dte. in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000069/2024-2025</t>
   </si>
   <si>
     <t>570/HESD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>Laying left out portion of 90 mm dia UPVC pipe line ( 4227.0 mtr) with allied works to facilitating the FHTC connection for Bainchberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. ( Part-B)</t>
   </si>
   <si>
     <t>ORD/000290/2024-2025</t>
   </si>
   <si>
     <t>3055/TD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of pump houseof 4th tube well , laying of /150 mm dia DI (K9) rising main in between OHR to T/W-4, T/W-3, T/W-3 to OHR under Bainchberia PWSS under Tamluk Sub Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001243/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection of 400 DI(K 7)Distribution pipe line and 300 mm dia DI(K 9) pipe line including supply of DI specials for to OHR under Bainchberia PWSS with in Nandakumar Dev. Block in Purba Medinipur District under Tamluk Sub Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>2905/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK GHOSAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,51 +933,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1078,54 +1096,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1157,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1196,54 +1214,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1271,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>13.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.21</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1314,54 +1332,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>3.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1375,54 +1393,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="4">
         <v>18.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.1</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1497,54 +1515,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1558,54 +1576,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>3.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1635,54 @@
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>1.72</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1849,54 +1867,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P16" s="4">
         <v>29.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>15.09</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1969,54 +1987,54 @@
       <c r="I18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
         <v>12.17</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.86</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2030,54 +2048,54 @@
       <c r="I19" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>18.61</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>15.55</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>83.55</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2223,384 +2241,445 @@
         <v>3.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>952.26</v>
+        <v>27.19</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>12.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>47.04</v>
       </c>
       <c r="S23" s="4">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>27.19</v>
+        <v>952.26</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>917.45</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S24" s="4">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>146</v>
+        <v>113</v>
       </c>
       <c r="P25" s="4">
-        <v>0.87</v>
+        <v>0.26</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S25" s="4">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>0.26</v>
+        <v>19.13</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>19.13</v>
+        <v>13.71</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="P28" s="4">
+        <v>9.33</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1289.29</v>
+      </c>
+      <c r="P29" s="8">
+        <v>1017.21</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>78.9</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>