--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -501,50 +501,119 @@
     <t>16/03/2024</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>A. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection of 400 DI(K 7)Distribution pipe line and 300 mm dia DI(K 9) pipe line including supply of DI specials for to OHR under Bainchberia PWSS with in Nandakumar Dev. Block in Purba Medinipur District under Tamluk Sub Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2024-2025</t>
   </si>
   <si>
     <t>2905/TD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>SOUVIK GHOSAL</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st tube well site of Bahichberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000615/2022-2023</t>
+  </si>
+  <si>
+    <t>79/TSD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Dismentling of existing damaged godown at Bainchberia and its adj mouzas Water Supply Scheme under Tamluk Sub Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000569/2024-2025</t>
+  </si>
+  <si>
+    <t>195/TSD</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Executive Engineer, Tamluk Division ,PHE Dte. Under Tamluk Division for the period from 01.11.2024 upto 31.10.2025 i.e 12 (Twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/000657/2024-2025</t>
+  </si>
+  <si>
+    <t>1636/TSD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, bearing Vehicle No-WB-29F-4919 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 07.08.2025 to 06.02.2026.(06 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000404/2025-2026</t>
+  </si>
+  <si>
+    <t>2671/TSD</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>KHOKAN SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2599,87 +2668,331 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="P28" s="4">
         <v>9.33</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="4">
+        <v>2.61</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P30" s="4">
+        <v>2.12</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1.14</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="R31" s="4">
+        <v>70.47</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>10</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>1296.03</v>
+      </c>
+      <c r="P33" s="8">
+        <v>1018.01</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>78.55</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>