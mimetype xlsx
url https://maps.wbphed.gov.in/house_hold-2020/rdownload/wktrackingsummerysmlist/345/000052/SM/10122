--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,489 +113,489 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bainchberia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000159/2021-2022</t>
   </si>
   <si>
     <t>1163/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>REPAIRING OF PTO AND OTHER FOR RIG MACHINE JOHN/DR/1500-III UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2021-2022</t>
+  </si>
+  <si>
+    <t>214/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Baichberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000104/2022-2023</t>
+  </si>
+  <si>
+    <t>480/TD</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 230 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BAICHBERYA W/S SCH (REPLACEMENT TW-II) NANDAKUMAR BLOCK PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>433/CDD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
     <t>Supply of sluice valve &amp; delivery at Chapbasan Store for Bahichberia PWSS within Nandakumar Dev. Block and under Tamluk Sub-Division of Tamluk Division PHE Dte.(PART-B)</t>
   </si>
   <si>
     <t>ORD/000323/2022-2023</t>
   </si>
   <si>
     <t>1232/TD</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...34 lines deleted...]
-  <si>
     <t>Supply of sluice valve &amp; delivery at Chapbasan Store for Bahichberia PWSS within Nandakumar Dev. Block and under Tamluk Sub-Division of Tamluk Division PHE Dte.(PART-A)</t>
   </si>
   <si>
     <t>ORD/000324/2022-2023</t>
   </si>
   <si>
     <t>1231/TD</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Bahichberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of RCC Over Head Reservoir 900 cum and staging height 20.00 mtr. With allied work including Sub Soil Investigation within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>56/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BAICHBERIA W/S SCH (TW-III), NANDAKUMAR BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000269/2022-2023</t>
   </si>
   <si>
     <t>1231/CDD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Baichberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...14 lines deleted...]
-    <t>TAPAS KUMAR GIRI</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well - II of Baichberiya water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001137/2022-2023</t>
+  </si>
+  <si>
+    <t>2118/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>RITESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land filling work for entrance approach &amp; 3rd tube well site of Bahichberia Water Supply Scheme for augmentation of Bahichberia pwss under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000746/2022-2023</t>
+  </si>
+  <si>
+    <t>1086/TSD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries at Baichberia , Nandakumar Block under Purba Midnapore District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000529/2022-2023</t>
+  </si>
+  <si>
+    <t>1229/CDD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>84/TD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000034/2022-2023</t>
+  </si>
+  <si>
+    <t>650/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Bahichberia Water Supply Scheme under Tamluk Sub Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000632/2022-2023</t>
   </si>
   <si>
     <t>2482/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 2nd tube well site of Bahichberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000639/2022-2023</t>
   </si>
   <si>
     <t>2483/TD</t>
   </si>
   <si>
     <t>S.K. MONDAL</t>
   </si>
   <si>
-    <t>Land filling work for entrance approach &amp; 3rd tube well site of Bahichberia Water Supply Scheme for augmentation of Bahichberia pwss under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...38 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Bahichberia PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>270/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baichberia Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1219/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 1st tube well site of Bahichberia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000615/2022-2023</t>
+  </si>
+  <si>
+    <t>79/TSD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
   </si>
   <si>
     <t>Electric quotation for Baichberya PWSS Tube Well- III (Ref. ID - 203911567)</t>
   </si>
   <si>
     <t>BILL/00159/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-129</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Bahichberia PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying left out portion of 90 mm dia UPVC pipe line ( 3991.00 mtr ) with allied works to facilitating the FHTC connection for Bainchberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. ( Part-A)</t>
   </si>
   <si>
     <t>ORD/000289/2024-2025</t>
   </si>
   <si>
     <t>3054/TD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>HYDROTECH ASSOCIATES</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well - II of Baichberiya water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Executive Engineer, Tamluk Division ,PHE Dte. Under Tamluk Division for the period from 01.11.2024 upto 31.10.2025 i.e 12 (Twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/000657/2024-2025</t>
+  </si>
+  <si>
+    <t>1636/TSD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Construction of pump houseof 4th tube well , laying of /150 mm dia DI (K9) rising main in between OHR to T/W-4, T/W-3, T/W-3 to OHR under Bainchberia PWSS under Tamluk Sub Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001243/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments at newly sunk replacement tube well-II under Baichberia w/s scheme under Medinipur Mechanical Division P.H.E Dte. in the District of Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>570/HESD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>Laying left out portion of 90 mm dia UPVC pipe line ( 4227.0 mtr) with allied works to facilitating the FHTC connection for Bainchberia Water Supply Scheme under Tamluk Sub-Division of Tamluk Division, PHE Dte. ( Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>3055/TD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>MISHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection of 400 DI(K 7)Distribution pipe line and 300 mm dia DI(K 9) pipe line including supply of DI specials for to OHR under Bainchberia PWSS with in Nandakumar Dev. Block in Purba Medinipur District under Tamluk Sub Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>2905/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK GHOSAL</t>
   </si>
   <si>
     <t>RTOR000202/2023-2024</t>
   </si>
   <si>
     <t>1103/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>RTOR000055/2024-2025</t>
   </si>
   <si>
     <t>2002/TD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Qoutation bill for T/W -IV of Baichberia water supply scheme</t>
   </si>
   <si>
     <t>BILL/03565/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-608</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baichberia Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
-[...115 lines deleted...]
-  <si>
     <t>Dismentling of existing damaged godown at Bainchberia and its adj mouzas Water Supply Scheme under Tamluk Sub Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000569/2024-2025</t>
   </si>
   <si>
     <t>195/TSD</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, bearing Vehicle No-WB-29F-4919 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 07.08.2025 to 06.02.2026.(06 Months)</t>
   </si>
   <si>
     <t>ORD/000404/2025-2026</t>
   </si>
   <si>
     <t>2671/TSD</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>KHOKAN SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1187,198 +1187,198 @@
         <v>9.35</v>
       </c>
       <c r="Q3" s="4">
         <v>9.23</v>
       </c>
       <c r="R3" s="4">
         <v>98.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.61</v>
+        <v>4.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.61</v>
+        <v>0.72</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>15.96</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.52</v>
+        <v>17.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>15.96</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>13.86</v>
       </c>
       <c r="Q6" s="4">
         <v>12.78</v>
       </c>
       <c r="R6" s="4">
         <v>92.21</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
@@ -1389,127 +1389,127 @@
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.14</v>
+        <v>3.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.14</v>
+        <v>3.61</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>18.95</v>
+        <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.13</v>
+        <v>3.14</v>
       </c>
       <c r="R8" s="4">
-        <v>85.1</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1520,1304 +1520,1304 @@
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>17.39</v>
+        <v>952.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>917.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>18.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>16.13</v>
       </c>
       <c r="R10" s="4">
+        <v>85.1</v>
+      </c>
+      <c r="S10" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>3.53</v>
+        <v>12.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.52</v>
+        <v>11.3</v>
       </c>
       <c r="R11" s="4">
-        <v>99.74</v>
+        <v>92.86</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P12" s="4">
         <v>1.72</v>
       </c>
       <c r="Q12" s="4">
         <v>1.54</v>
       </c>
       <c r="R12" s="4">
         <v>89.19</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>53.93</v>
+        <v>18.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>15.55</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.55</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>39.34</v>
+        <v>53.93</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>8.28</v>
+        <v>39.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>29.92</v>
+        <v>4.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.51</v>
+        <v>4.85</v>
       </c>
       <c r="R16" s="4">
-        <v>15.09</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>17.58</v>
+        <v>3.53</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.52</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="K18" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>12.17</v>
+        <v>29.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.3</v>
+        <v>4.51</v>
       </c>
       <c r="R18" s="4">
-        <v>92.86</v>
+        <v>15.09</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>18.61</v>
+        <v>27.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>15.55</v>
+        <v>12.79</v>
       </c>
       <c r="R19" s="4">
-        <v>83.55</v>
+        <v>47.04</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="P20" s="4">
-        <v>0.19</v>
+        <v>2.61</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>2.64</v>
+        <v>8.28</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I22" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>94</v>
+        <v>135</v>
       </c>
       <c r="P22" s="4">
-        <v>3.8</v>
+        <v>17.58</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="P23" s="4">
-        <v>27.19</v>
+        <v>1.14</v>
       </c>
       <c r="Q23" s="4">
-        <v>12.79</v>
+        <v>0.8</v>
       </c>
       <c r="R23" s="4">
-        <v>47.04</v>
+        <v>70.47</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="P24" s="4">
-        <v>952.26</v>
+        <v>13.71</v>
       </c>
       <c r="Q24" s="4">
-        <v>917.45</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>96.34</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="P25" s="4">
         <v>0.26</v>
       </c>
       <c r="Q25" s="4">
         <v>0.07</v>
       </c>
       <c r="R25" s="4">
         <v>26.48</v>
       </c>
       <c r="S25" s="4">
         <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="P26" s="4">
         <v>19.13</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="P27" s="4">
-        <v>13.71</v>
+        <v>9.33</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>162</v>
+        <v>95</v>
       </c>
       <c r="P28" s="4">
-        <v>9.33</v>
+        <v>0.19</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="P29" s="4">
-        <v>2.61</v>
+        <v>2.64</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="P30" s="4">
-        <v>2.12</v>
+        <v>3.8</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
@@ -2834,57 +2834,57 @@
       <c r="H31" s="13" t="s">
         <v>174</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>177</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="4">
-        <v>1.14</v>
+        <v>2.12</v>
       </c>
       <c r="Q31" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>70.47</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>