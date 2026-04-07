--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -377,255 +377,237 @@
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Pilling work &amp; casing pipe (GI/MS)over khal and Road crossing of various junction of Thekuachak Zone-II water supply scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000341/2023-2024</t>
   </si>
   <si>
     <t>806/TD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Drum sheet walling in different nodal point under Thekuachak Zone-I water supply scheme under Tamluk Division, Purba Medinipur,PHE Dte.</t>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Thekuachak zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
-    <t>ORD/000123/2024-2025</t>
-[...2 lines deleted...]
-    <t>1920/TD</t>
+    <t>ORD/000831/2022-2023</t>
+  </si>
+  <si>
+    <t>3171/TD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>ANIRBAN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Thekuachak Zone-II Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000832/2022-2023</t>
+  </si>
+  <si>
+    <t>3172/TD</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Thekuachak zone-I PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>333/TD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>Additional works of Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd. T/W Site. of Thekuachak Zone-II Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .( Low Land )</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>1446/TD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Cannel crossing for DI and uPVC pipes of Thekua chak Zone-II PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur. (Nodal Point 139-140, 410-528, 165-164, 636-448, 675-381, 783-789, 665-214 and 55-221= 8 nos)</t>
+  </si>
+  <si>
+    <t>ORD/000736/2023-2024</t>
+  </si>
+  <si>
+    <t>2986/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>Canel crossing for DI and uPVC pipes of Thekua chak Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur. ( Nodal 167-112, 585-327,33-98,337-401 and 213-109 )= 5 nos</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>2985/TD</t>
+  </si>
+  <si>
+    <t>Laying of DI (K7) ( Nodal point 167 to 627) ,UPVC pipe (Nodal 167-623) &amp; Supply of of DI (Specials) under Thekuachak Zone-I Water Supply Scheme under Tamluk Division, Purba Medinipur, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>1905/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Thekuachak zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
-[...91 lines deleted...]
-  <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>670/W</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-II Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000242/2022-2023</t>
   </si>
   <si>
     <t>1021/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr. and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-I Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur..</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Thekuachak zone-II PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2023-2024</t>
   </si>
   <si>
     <t>332/TD</t>
   </si>
   <si>
     <t>24/06/2023</t>
   </si>
   <si>
     <t>Construction of Concrete road for Kharar Pool ( Mansa Mandir) (Nodal Point -38) to Head work site of Thekuachak Zone -I(Nodal point 1158 )( Length - 350 mtr, width 2.10 mte , Depth of cincrete 150 mm )</t>
   </si>
   <si>
     <t>ORD/000734/2023-2024</t>
   </si>
   <si>
     <t>2988/TD</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
   </si>
   <si>
-    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2024 to 14/07/2025 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
-[...11 lines deleted...]
-    <t>11/07/2025</t>
+    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2023 to 14/07/2024 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
+  </si>
+  <si>
+    <t>ORD/001289/2023-2024</t>
+  </si>
+  <si>
+    <t>1489/TD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2024</t>
   </si>
   <si>
     <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2023 to 14/07/2024 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
-[...11 lines deleted...]
-    <t>14/07/2024</t>
+    <t>Repairing &amp; Renovation of Construction of Pump house ,Boundary wall &amp; allied works at 1st Tube well site for Thekuachak Zone-II Water Supply Scheme in Nandakumar Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>3724/TD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1014,51 +996,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2272,310 +2254,310 @@
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="P22" s="4">
-        <v>13.39</v>
+        <v>4.59</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>4.59</v>
+        <v>5.11</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="P24" s="4">
-        <v>5.11</v>
+        <v>15.05</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="P25" s="4">
-        <v>15.05</v>
+        <v>1.86</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="P26" s="4">
-        <v>1.86</v>
+        <v>33.58</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
@@ -2583,658 +2565,536 @@
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P27" s="4">
-        <v>33.58</v>
+        <v>20.97</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P28" s="4">
-        <v>20.97</v>
+        <v>12.87</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="P29" s="4">
-        <v>12.87</v>
+        <v>16.44</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="P30" s="4">
-        <v>16.44</v>
+        <v>1009.34</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>164</v>
+        <v>135</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>166</v>
+        <v>120</v>
       </c>
       <c r="P31" s="4">
-        <v>1009.34</v>
+        <v>17.82</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>70</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="P32" s="4">
-        <v>705.19</v>
+        <v>9.63</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="P33" s="4">
-        <v>17.82</v>
+        <v>1.24</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>122</v>
+        <v>179</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="P34" s="4">
-        <v>9.63</v>
+        <v>7.83</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" s="3">
-[...39 lines deleted...]
-      <c r="O35" s="4" t="s">
+      <c r="A35" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="P35" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>1543</v>
+      </c>
+      <c r="P35" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>0</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
-    <row r="36" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>