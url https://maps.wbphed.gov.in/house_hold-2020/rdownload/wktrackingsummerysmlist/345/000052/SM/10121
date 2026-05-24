--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -1157,54 +1157,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>17.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>8.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1275,54 +1275,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>3.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1336,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.07</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1393,54 +1393,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.05</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1454,54 +1454,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1515,54 +1515,54 @@
       <c r="I9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1576,54 +1576,54 @@
       <c r="I10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>18.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.2</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1633,54 +1633,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P11" s="4">
         <v>14.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.65</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>60.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1751,54 +1751,54 @@
       <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>40.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.91</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1812,54 +1812,54 @@
       <c r="I14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>19.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.46</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>84.88</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2215,54 +2215,54 @@
       <c r="I21" s="13" t="s">
         <v>115</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>14.63</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>5.86</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>40.08</v>
       </c>
       <c r="S21" s="4">
         <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2274,54 +2274,54 @@
         <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P22" s="4">
         <v>4.59</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2333,54 +2333,54 @@
         <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>5.11</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2394,54 +2394,54 @@
       <c r="I24" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P24" s="4">
         <v>15.05</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>38.38</v>
       </c>
       <c r="S24" s="4">
         <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2455,54 +2455,54 @@
       <c r="I25" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P25" s="4">
         <v>1.86</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>98.6</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2516,54 +2516,54 @@
       <c r="I26" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P26" s="4">
         <v>33.58</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>17.04</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>50.73</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2577,54 +2577,54 @@
       <c r="I27" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P27" s="4">
         <v>20.97</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>20.44</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2756,54 +2756,54 @@
       <c r="I30" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P30" s="4">
         <v>1009.34</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>650.99</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>64.5</v>
       </c>
       <c r="S30" s="4">
         <v>70</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2817,54 +2817,54 @@
       <c r="I31" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P31" s="4">
         <v>17.82</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>58.09</v>
       </c>
       <c r="S31" s="4">
         <v>70</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2878,54 +2878,54 @@
       <c r="I32" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P32" s="4">
         <v>9.63</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>9.11</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>94.65</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -2939,54 +2939,54 @@
       <c r="I33" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="P33" s="4">
         <v>1.24</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>367.91</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3034,54 +3034,54 @@
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>1543</v>
       </c>
       <c r="P35" s="8">
-        <v>0</v>
+        <v>853.4</v>
       </c>
       <c r="Q35" s="8">
-        <v>0</v>
+        <v>55.31</v>
       </c>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>