--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -500,51 +500,51 @@
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>670/W</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-II Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000242/2022-2023</t>
   </si>
   <si>
     <t>1021/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>18/03/2026</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Thekuachak zone-II PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2023-2024</t>
   </si>
   <si>
     <t>332/TD</t>
   </si>
   <si>
     <t>24/06/2023</t>
   </si>
   <si>
     <t>Construction of Concrete road for Kharar Pool ( Mansa Mandir) (Nodal Point -38) to Head work site of Thekuachak Zone -I(Nodal point 1158 )( Length - 350 mtr, width 2.10 mte , Depth of cincrete 150 mm )</t>
   </si>
   <si>
     <t>ORD/000734/2023-2024</t>
   </si>
   <si>
     <t>2988/TD</t>
   </si>
@@ -564,50 +564,86 @@
     <t>14/07/2023</t>
   </si>
   <si>
     <t>14/07/2024</t>
   </si>
   <si>
     <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Construction of Pump house ,Boundary wall &amp; allied works at 1st Tube well site for Thekuachak Zone-II Water Supply Scheme in Nandakumar Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>3724/TD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr. and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-I Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur..</t>
+  </si>
+  <si>
+    <t>ORD/000241/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/TD</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2024 to 14/07/2025 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
+  </si>
+  <si>
+    <t>ORD/000262/2024-2025</t>
+  </si>
+  <si>
+    <t>2227/TD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Drum sheet walling in different nodal point under Thekuachak Zone-I water supply scheme under Tamluk Division, Purba Medinipur,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>1920/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -996,51 +1032,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3014,87 +3050,270 @@
       </c>
       <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P34" s="4">
         <v>7.83</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="B35" s="7"/>
-[...22 lines deleted...]
-      <c r="S35" s="8"/>
+      <c r="I35" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P35" s="4">
+        <v>705.19</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>617.42</v>
+      </c>
+      <c r="R35" s="4">
+        <v>87.55</v>
+      </c>
+      <c r="S35" s="4">
+        <v>90</v>
+      </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="P36" s="4">
+        <v>1.24</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>3.77</v>
+      </c>
+      <c r="R36" s="4">
+        <v>304.11</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P37" s="4">
+        <v>13.39</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>2262.82</v>
+      </c>
+      <c r="P38" s="8">
+        <v>1474.59</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>65.17</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>