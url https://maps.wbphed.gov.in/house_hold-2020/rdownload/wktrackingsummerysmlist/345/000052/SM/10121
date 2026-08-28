--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,540 +110,540 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; other allied works for water supplying arrangement to Dakhin Damodarpur PHC through Thakuachak PWSS under Tamluk Sub- Division of Tamluk Division, PHE Dte.with in Purba Mednipur District.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>1228/TD</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>17/01/2022</t>
   </si>
   <si>
     <t>ANUSKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-II Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>1021/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 550 cum and staging height 20.00 mtr. and staging height 20.00 mtr as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Thenkuachak Zone-I Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur..</t>
+  </si>
+  <si>
+    <t>ORD/000241/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/TD</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF TUBE WELL MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL IN THENKUA CHAK PWSS, ZONE-II, TW-II, BLOCK- NANDAKUMAR, DIST-PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>411/CMSD-II</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Thenkuachak (Zone - I &amp; II) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000391/2021-2022</t>
   </si>
   <si>
     <t>1607/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBE WELL DEPARTMENTAL RIG MACHINE AT NANDAKUMAR BLOCK, DIST. PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>143/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF CONSUMBLES AT SITE FOR CONSTRUCTION OF TUBE WELL IN THENKUA CHAK PWSS, ZONE-II, BLOCK-NANDAKUMAR, DIST PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2022-2023</t>
+  </si>
+  <si>
+    <t>410/CMSD-II</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR THENKUACHAK W/S SCH (TW-III), NANDAKUMAR BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>1228/CDD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR THENKUACHAUK W/S SCH UNDER PURBA MIDNAPORE DISREICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2022-2023</t>
+  </si>
+  <si>
+    <t>1382/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional laying distribution pipe line &amp; other allied works for water supplying arrangement to Dakhin Damodarpur PHC through Thakuachak PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.with in Purba Mednipur District.</t>
   </si>
   <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>292/TD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>MALLICK CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...43 lines deleted...]
-  <si>
     <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL IN THENKUA CHAK [PWSS, TW-II, ZONE-II, BLOCK - NANDAKUMAR, DIST-PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000142/2022-2023</t>
   </si>
   <si>
     <t>409/CMSD-II</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR THENKUACHAK W/S SCH (TW-III), NANDAKUMAR BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 240 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SHYAMPUR W/S SCH (TW-II), MOYNA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, [PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000138/2022-2023</t>
   </si>
   <si>
     <t>387/CDD</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000025/2022-2023</t>
+  </si>
+  <si>
+    <t>413/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000026/2022-2023</t>
+  </si>
+  <si>
+    <t>414/TD</t>
+  </si>
+  <si>
+    <t>RTOR000074/2022-2023</t>
+  </si>
+  <si>
+    <t>1267/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
     <t>Fuel Charges for the month of November 2022</t>
   </si>
   <si>
     <t>BILL/00039/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-280</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>MIRA SERVICE STATION</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Thenkuachak PWSS to Accommodate FHTC in Nandakumar &amp; Moyna Block under Tamluk Sub-Division of Tamluk Division in Purba Medinipur District., under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001475/2022-2023</t>
   </si>
   <si>
     <t>213/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR THENKUACHAUK W/S SCH UNDER PURBA MIDNAPORE DISREICT, CDD, PHE DTE.</t>
-[...44 lines deleted...]
-    <t>12/09/2022</t>
+    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Thekuachak zone-II PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>332/TD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>24/06/2023</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pilling work &amp; casing pipe (GI/MS)over khal and Road crossing of various junction of Thekuachak Zone-II water supply scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>806/TD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>Construction of Concrete road for Kharar Pool ( Mansa Mandir) (Nodal Point -38) to Head work site of Thekuachak Zone -I(Nodal point 1158 )( Length - 350 mtr, width 2.10 mte , Depth of cincrete 150 mm )</t>
+  </si>
+  <si>
+    <t>ORD/000734/2023-2024</t>
+  </si>
+  <si>
+    <t>2988/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>KRISHNENDU SEKHAR DAS</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2023 to 14/07/2024 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
+  </si>
+  <si>
+    <t>ORD/001289/2023-2024</t>
+  </si>
+  <si>
+    <t>1489/TD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2024</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of rising main, Construction of Boundary Wall and Repairing &amp; Renovation of Construction of Boundary wall with allied work for Thekuachak zone-I PWSS in Nandakumar Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>333/TD</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Thekuachak zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000831/2022-2023</t>
+  </si>
+  <si>
+    <t>3171/TD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>ANIRBAN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Thekuachak Zone-II Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000832/2022-2023</t>
+  </si>
+  <si>
+    <t>3172/TD</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Additional works of Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd. T/W Site. of Thekuachak Zone-II Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .( Low Land )</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>1446/TD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Cannel crossing for DI and uPVC pipes of Thekua chak Zone-II PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur. (Nodal Point 139-140, 410-528, 165-164, 636-448, 675-381, 783-789, 665-214 and 55-221= 8 nos)</t>
+  </si>
+  <si>
+    <t>ORD/000736/2023-2024</t>
+  </si>
+  <si>
+    <t>2986/TD</t>
+  </si>
+  <si>
+    <t>Canel crossing for DI and uPVC pipes of Thekua chak Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur. ( Nodal 167-112, 585-327,33-98,337-401 and 213-109 )= 5 nos</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>2985/TD</t>
   </si>
   <si>
     <t>Electric Quotation for Tube Well-III, Z-II of Thenkuachak W/S Scheme at Nandakumar CCC (2004173196)</t>
   </si>
   <si>
     <t>BILL/00060/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-110</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for Tube Well-III, Z-I of Thenkuachak W/S Scheme at Nandakumar CCC (2004172999)</t>
   </si>
   <si>
     <t>BILL/00061/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-111</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Quotation Money for Thenkuachak PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00394/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-755</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
-    <t>Pilling work &amp; casing pipe (GI/MS)over khal and Road crossing of various junction of Thekuachak Zone-II water supply scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...104 lines deleted...]
-    <t>2985/TD</t>
+    <t>Continuation Work Order for Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2024 to 14/07/2025 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
+  </si>
+  <si>
+    <t>ORD/000262/2024-2025</t>
+  </si>
+  <si>
+    <t>2227/TD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Drum sheet walling in different nodal point under Thekuachak Zone-I water supply scheme under Tamluk Division, Purba Medinipur,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>1920/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
   </si>
   <si>
     <t>Laying of DI (K7) ( Nodal point 167 to 627) ,UPVC pipe (Nodal 167-623) &amp; Supply of of DI (Specials) under Thekuachak Zone-I Water Supply Scheme under Tamluk Division, Purba Medinipur, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>1905/TD</t>
   </si>
   <si>
-    <t>07/06/2024</t>
-[...2 lines deleted...]
-    <t>27/06/2024</t>
+    <t>Repairing &amp; Renovation of Construction of Pump house ,Boundary wall &amp; allied works at 1st Tube well site for Thekuachak Zone-II Water Supply Scheme in Nandakumar Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>3724/TD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
   </si>
   <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>670/W</t>
   </si>
   <si>
     <t>22/02/2024</t>
-  </si>
-[...112 lines deleted...]
-    <t>1920/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1229,2047 +1229,2047 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.64</v>
+        <v>1009.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.59</v>
+        <v>650.99</v>
       </c>
       <c r="R4" s="4">
-        <v>99.48</v>
+        <v>64.5</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>3.91</v>
+        <v>705.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.91</v>
+        <v>617.42</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>87.55</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="E6" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="I6" s="13" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.93</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="R6" s="4">
-        <v>97.07</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5</v>
+        <v>8.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.4</v>
+        <v>8.59</v>
       </c>
       <c r="R7" s="4">
-        <v>88.05</v>
+        <v>99.48</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.98</v>
+        <v>4.4</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>88.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>97.07</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>18.84</v>
       </c>
       <c r="Q10" s="4">
         <v>17.18</v>
       </c>
       <c r="R10" s="4">
         <v>91.2</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>14.26</v>
+        <v>19.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.65</v>
+        <v>16.46</v>
       </c>
       <c r="R11" s="4">
-        <v>60.66</v>
+        <v>84.88</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.22</v>
+        <v>3.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>40.3</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>37.84</v>
+        <v>0.98</v>
       </c>
       <c r="R13" s="4">
-        <v>93.91</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="P14" s="4">
-        <v>19.39</v>
+        <v>14.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>16.46</v>
+        <v>8.65</v>
       </c>
       <c r="R14" s="4">
-        <v>84.88</v>
+        <v>60.66</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>121.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>46.43</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
         <v>59.51</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>8.3</v>
+        <v>0.22</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>1.11</v>
+        <v>40.3</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>93.91</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>4.07</v>
+        <v>17.82</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>58.09</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>14.63</v>
       </c>
       <c r="Q21" s="4">
         <v>5.86</v>
       </c>
       <c r="R21" s="4">
         <v>40.08</v>
       </c>
       <c r="S21" s="4">
         <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
-        <v>4.59</v>
+        <v>9.63</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.57</v>
+        <v>9.11</v>
       </c>
       <c r="R22" s="4">
-        <v>99.72</v>
+        <v>94.65</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>5.11</v>
+        <v>1.24</v>
       </c>
       <c r="Q23" s="4">
-        <v>5.11</v>
+        <v>4.56</v>
       </c>
       <c r="R23" s="4">
-        <v>99.98</v>
+        <v>367.91</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="P24" s="4">
         <v>15.05</v>
       </c>
       <c r="Q24" s="4">
         <v>5.78</v>
       </c>
       <c r="R24" s="4">
         <v>38.38</v>
       </c>
       <c r="S24" s="4">
         <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>1.86</v>
+        <v>4.59</v>
       </c>
       <c r="Q25" s="4">
-        <v>1.83</v>
+        <v>4.57</v>
       </c>
       <c r="R25" s="4">
-        <v>98.6</v>
+        <v>99.72</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="P26" s="4">
-        <v>33.58</v>
+        <v>5.11</v>
       </c>
       <c r="Q26" s="4">
-        <v>17.04</v>
+        <v>5.11</v>
       </c>
       <c r="R26" s="4">
-        <v>50.73</v>
+        <v>99.98</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="P27" s="4">
-        <v>20.97</v>
+        <v>1.86</v>
       </c>
       <c r="Q27" s="4">
-        <v>20.44</v>
+        <v>1.83</v>
       </c>
       <c r="R27" s="4">
-        <v>97.5</v>
+        <v>98.6</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>153</v>
+        <v>128</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="P28" s="4">
-        <v>12.87</v>
+        <v>33.58</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>17.04</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>50.73</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>159</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="P29" s="4">
-        <v>16.44</v>
+        <v>20.97</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>20.44</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="P30" s="4">
-        <v>1009.34</v>
+        <v>8.3</v>
       </c>
       <c r="Q30" s="4">
-        <v>650.99</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>64.5</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M31" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>17.82</v>
+        <v>1.11</v>
       </c>
       <c r="Q31" s="4">
-        <v>10.35</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>58.09</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="P32" s="4">
-        <v>9.63</v>
+        <v>4.07</v>
       </c>
       <c r="Q32" s="4">
-        <v>9.11</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>94.65</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>177</v>
+        <v>136</v>
       </c>
       <c r="P33" s="4">
         <v>1.24</v>
       </c>
       <c r="Q33" s="4">
-        <v>4.56</v>
+        <v>3.77</v>
       </c>
       <c r="R33" s="4">
-        <v>367.91</v>
+        <v>304.11</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>179</v>
+        <v>33</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="P34" s="4">
-        <v>7.83</v>
+        <v>13.39</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>184</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>163</v>
+        <v>118</v>
       </c>
       <c r="P35" s="4">
-        <v>705.19</v>
+        <v>12.87</v>
       </c>
       <c r="Q35" s="4">
-        <v>617.42</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>87.55</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I36" s="13" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="P36" s="4">
-        <v>1.24</v>
+        <v>7.83</v>
       </c>
       <c r="Q36" s="4">
-        <v>3.77</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>304.11</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="L37" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" s="4" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="P37" s="4">
-        <v>13.39</v>
+        <v>16.44</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>196</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="11"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8">
         <v>2262.82</v>