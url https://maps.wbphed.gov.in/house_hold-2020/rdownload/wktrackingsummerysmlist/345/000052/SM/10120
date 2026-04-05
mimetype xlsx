--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,104 +294,50 @@
     <t>212/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of rising main, Left out pipe line with FHTC (200 nos.) work for Kanktia PWSS in Sahid Matangini Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000854/2022-2023</t>
   </si>
   <si>
     <t>3208/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
-  </si>
-[...52 lines deleted...]
-    <t>KISHORE KUMAR SEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1669,270 +1615,87 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>68.55</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>72</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1287.25</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>