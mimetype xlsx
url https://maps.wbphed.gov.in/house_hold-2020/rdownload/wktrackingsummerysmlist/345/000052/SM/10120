--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -251,51 +251,51 @@
   <si>
     <t>BP-2022-23-139</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>Electric quotation for Kaktia PWSS Tube Well--III WS Scheme (Ref. ID - 203931856)</t>
   </si>
   <si>
     <t>BILL/00319/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-138</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. and repairing as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kaktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000135/2022-2023</t>
   </si>
   <si>
     <t>690/TD</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>26/03/2026</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different woks for Providing Functional Household Tap Connection (FHTC) by Augmentation of Kanktya Water Supply Scheme, Block ¿ Shahid Matangini, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001474/2022-2023</t>
   </si>
   <si>
     <t>212/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
@@ -889,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1011,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>70.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.85</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1072,54 +1072,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>49.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.21</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1133,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>5.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1479,54 +1479,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>965.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>929.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.27</v>
       </c>
       <c r="S13" s="4">
         <v>86</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1540,54 +1540,54 @@
       <c r="I14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>40.35</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>62.88</v>
       </c>
       <c r="S14" s="4">
         <v>35</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1601,88 +1601,88 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>68.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>46.63</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>68.01</v>
       </c>
       <c r="S15" s="4">
         <v>72</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1287.25</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>1048.44</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>81.45</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>