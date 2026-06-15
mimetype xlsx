--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,116 @@
     <t>212/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of rising main, Left out pipe line with FHTC (200 nos.) work for Kanktia PWSS in Sahid Matangini Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000854/2022-2023</t>
   </si>
   <si>
     <t>3208/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00704/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall (Length-50 m) with R.C.C structures including provision of M.S. gate at 2nd. tube well site under Kanktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000642/2024-2025</t>
+  </si>
+  <si>
+    <t>945/TD</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY PARIA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall (Length-150 m With Double Tie Beam at 01 Longer &amp; 01 Shorter Side) with R.C.C structures including provision of M.S. gate at H/W site under Kanktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>696/TD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Additional Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 01.08.2025 to 31.01.2026.(06 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000480/2025-2026</t>
+  </si>
+  <si>
+    <t>2632/TSD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>KISHORE KUMAR SEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1615,87 +1681,325 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>68.55</v>
       </c>
       <c r="Q15" s="4">
         <v>46.63</v>
       </c>
       <c r="R15" s="4">
         <v>68.01</v>
       </c>
       <c r="S15" s="4">
         <v>72</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.31</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P18" s="4">
+        <v>21.69</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1315.66</v>
+      </c>
+      <c r="P20" s="8">
+        <v>1048.44</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>79.69</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>