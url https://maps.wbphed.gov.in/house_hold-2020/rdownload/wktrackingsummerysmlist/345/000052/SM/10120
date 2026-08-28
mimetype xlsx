--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,321 +89,324 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Different woks for Providing Functional Household Tap Connection (FHTC) by Augmentation of Kanktya Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10120</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. and repairing as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kaktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000135/2022-2023</t>
+  </si>
+  <si>
+    <t>690/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kanktya Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000367/2021-2022</t>
   </si>
   <si>
     <t>1631/TD</t>
   </si>
   <si>
     <t>18/01/2022</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site(Boosting T/W) of Bagmari Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1094/TD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Khejurberia Water Supply Scheme within Nandakumar Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2022-2023</t>
+  </si>
+  <si>
+    <t>1428/TD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000077/2022-2023</t>
+  </si>
+  <si>
+    <t>1260/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>653/TD</t>
+  </si>
+  <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Kanktia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000657/2022-2023</t>
   </si>
   <si>
     <t>2342/TD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>TARUN KHATUA</t>
   </si>
   <si>
-    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 4th Tube well Site of Erasol Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 230 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Kanktia Water Supply Scheme within Matangini Dev. Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site(Boosting T/W) of Bagmari Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...32 lines deleted...]
-    <t>PRANTIK DRILLING AGENCY</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different woks for Providing Functional Household Tap Connection (FHTC) by Augmentation of Kanktya Water Supply Scheme, Block ¿ Shahid Matangini, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001474/2022-2023</t>
+  </si>
+  <si>
+    <t>212/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Laying of rising main, Left out pipe line with FHTC (200 nos.) work for Kanktia PWSS in Sahid Matangini Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000854/2022-2023</t>
+  </si>
+  <si>
+    <t>3208/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th tube well sites of Kanktia Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000658/2022-2023</t>
   </si>
   <si>
     <t>2343/TD</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Additional Electric Quotiaton for KAKTIA Water Supply Scheme T/W-III (Ref. ID-860272167)</t>
   </si>
   <si>
     <t>BILL/01616/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-134</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation for Kaktia PWSS Tube Well--IV WS Scheme (Ref. ID - 203931902)</t>
   </si>
   <si>
     <t>BILL/00320/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-139</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>Electric quotation for Kaktia PWSS Tube Well--III WS Scheme (Ref. ID - 203931856)</t>
   </si>
   <si>
     <t>BILL/00319/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-138</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 1000 cum and staging height 20.00 mtr. and repairing as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Kaktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
-[...50 lines deleted...]
-    <t>01/01/2026</t>
+    <t>Construction of boundary wall (Length-50 m) with R.C.C structures including provision of M.S. gate at 2nd. tube well site under Kanktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000642/2024-2025</t>
+  </si>
+  <si>
+    <t>945/TD</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY PARIA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall (Length-150 m With Double Tie Beam at 01 Longer &amp; 01 Shorter Side) with R.C.C structures including provision of M.S. gate at H/W site under Kanktiya Water Supply Scheme within Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamluk Division PHE Dte. in the District of Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>696/TD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Additional Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 01.08.2025 to 31.01.2026.(06 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000480/2025-2026</t>
+  </si>
+  <si>
+    <t>2632/TSD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>KISHORE KUMAR SEN</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00704/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
-  </si>
-[...52 lines deleted...]
-    <t>KISHORE KUMAR SEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -952,1019 +955,1019 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.27</v>
+        <v>965.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.25</v>
+        <v>929.87</v>
       </c>
       <c r="R3" s="4">
-        <v>99.51</v>
+        <v>96.27</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.11</v>
+        <v>5.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.1</v>
+        <v>5.25</v>
       </c>
       <c r="R4" s="4">
-        <v>99.84</v>
+        <v>99.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>70.49</v>
       </c>
       <c r="Q5" s="4">
         <v>16.11</v>
       </c>
       <c r="R5" s="4">
         <v>22.85</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>49.66</v>
       </c>
       <c r="Q6" s="4">
         <v>15</v>
       </c>
       <c r="R6" s="4">
         <v>30.21</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5.11</v>
+        <v>44.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.11</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>44.52</v>
+        <v>26.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>26.13</v>
+        <v>5.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.28</v>
+        <v>40.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>62.88</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4">
+        <v>68.55</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>46.63</v>
+      </c>
+      <c r="R11" s="4">
+        <v>68.01</v>
+      </c>
+      <c r="S11" s="4">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>2.96</v>
+        <v>5.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>965.88</v>
+        <v>0.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>929.87</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>96.27</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>40.35</v>
+        <v>2.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>25.37</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>62.88</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>68.55</v>
+        <v>2.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>46.63</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>68.01</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>0.55</v>
+        <v>5.31</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>5.31</v>
+        <v>21.69</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>21.69</v>
+        <v>0.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>0.86</v>
+        <v>0.55</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1315.66</v>
       </c>
       <c r="P20" s="8">
         <v>1048.44</v>
       </c>
       <c r="Q20" s="8">
         <v>79.69</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>