--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Baghaput.</t>
   </si>
   <si>
     <t>SM/10072</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 200 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Baghaput Water Supply Scheme within Deshpran ( Contai- II)Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>813/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>G. B. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Baghaput Water Supply Scheme in Contai II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
+  </si>
+  <si>
+    <t>ORD/000488/2022-2023</t>
+  </si>
+  <si>
+    <t>1928/TD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Baghaput Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000314/2021-2022</t>
   </si>
   <si>
     <t>1548/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>406/TD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000089/2022-2023</t>
+  </si>
+  <si>
+    <t>1269/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
     <t>Repair and Renovation of 136 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir for Augmentation of Baghaput Water Supply Scheme within Contai-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000733/2022-2023</t>
   </si>
   <si>
     <t>2563/TD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
-    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Baghaput Water Supply Scheme in Contai II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
-[...40 lines deleted...]
-  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Baghaput in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>1225/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>M/S. JIT ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing Of Boundary Wall of Head Work site and Pump House No - II under Augmentation of Baghaput Water Supply Scheme within Deshpran (Contai-II) Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000424/2023-2024</t>
   </si>
   <si>
     <t>493/TD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>22/07/2026</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
   </si>
   <si>
     <t>Repair And renovation Of Pump House No. I &amp; II under Augmentation of Baghaput Water Supply Scheme within Deshpran( Contai- II) Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000958/2022-2023</t>
   </si>
   <si>
     <t>421/CSD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
-  </si>
-[...16 lines deleted...]
-    <t>G. B. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,196 +825,196 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.62</v>
+        <v>378.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>267.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.61</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.29</v>
+        <v>5.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.35</v>
+        <v>3.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.16</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1103,310 +1103,310 @@
         <v>11.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>26.93</v>
+        <v>11.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>66.83</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.73</v>
+        <v>26.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>2.24</v>
+        <v>3.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>378.59</v>
+        <v>2.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>55.03</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>465.8</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>284.72</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>61.12</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>