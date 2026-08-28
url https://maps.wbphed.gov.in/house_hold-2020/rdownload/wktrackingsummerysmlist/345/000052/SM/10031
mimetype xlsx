--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -113,312 +113,312 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mohisda (Demarihat) PWSS (Zone - I) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000168/2021-2022</t>
   </si>
   <si>
     <t>1177/TD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 700 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Mohisda Zone-I &amp; its adjoining mouzas Water Supply Scheme within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>337/TD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC for Augmentation of Mohisda Zone-I &amp; its adjoining mouzas Water Supply Scheme within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000067/2022-2023</t>
+  </si>
+  <si>
+    <t>338/TD</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
     <t>Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well at OHR Site of Mahisda Zone-I Water Supply Scheme within Sahid Matangini Block under Tamluk Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000103/2022-2023</t>
   </si>
   <si>
     <t>479/TD</t>
   </si>
   <si>
     <t>03/06/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Hire charges of Bharat Stage-IV Diesel Motor Cabs (Luxury Taxi)/Swift Desire/Ambassador Non AC) having Contract Carriage Permit from the Reginal Transport Authority valid for the State of West Bengal on monthly Hire rate basis for the period from 15/07/2022 to 14/07/2023 (12 months) to be used by the Assistant Engineer, Head Quarters, Tamluk Division, PHE Dte. The cost inclusive of all charges due to the wages of Driver, Taxies, Insurance, Fees etc. as applicable Fuel :- a) Diesel - 12 Km./Ltr. b) Mobile Oil 500 Km./Ltr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000703/2022-2023</t>
+  </si>
+  <si>
+    <t>821/TD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2021-2022</t>
   </si>
   <si>
     <t>640/TD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2022-2023</t>
   </si>
   <si>
     <t>651/TD</t>
   </si>
   <si>
+    <t>Laying Distribution system of Left-out portion of pipe line and its allied works to accommodate FHTC at Mahisda Zone-I Water Supply Scheme in Sahid Matangini Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>513/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>Interconnection with laying of 150 mm dia DI(K-9) &amp; 200 mm dia DI (K-9) rising main from 1st.,2nd. &amp; 3rd. T/W to OHR at Mohisda Zone-I PWSS under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/TD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Mohisda (Demarihat) Zone-I Water Supply Scheme, Block ¿ Shahid Matangini, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001931/2022-2023</t>
+  </si>
+  <si>
+    <t>850/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of construction of switch room cum Chlorine room at 1 st.T.W. Site and Construction of switch room cum Chlorine room with water supply &amp; sanitary arrangement at 3 rd. Tube Well Site and Repairing &amp; renovation of existing Boundary Wall at 1 st.T.W. site for Mohisda (Zone-I) Water Supply Scheme within Sahid Matangini Dev.Block under Tamluk Sub Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000852/2022-2023</t>
+  </si>
+  <si>
+    <t>3206/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of construction of switch room cum Chlorine room and Boundary Wall at OHR Site and Repairing &amp; renovation of construction of switch room cum Chlorine room and Boundary Wall at 2 nd Tube Well Site and Construction of Pump House at 3 rd Tube Well site &amp;New construction of Boundary Wall at 3 rd.T.W. site for Mohisda (Zone-I) Water Supply Scheme within Sahid Matangini Dev.Block under Tamluk Sub Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000853/2022-2023</t>
+  </si>
+  <si>
+    <t>3207/TD</t>
+  </si>
+  <si>
+    <t>Construction of Retaining wall and approach concrete road at OHR site at Mohisda Zone-I Water Supply scheme of Sahid Matangini Dev. Block under Tamluk Sub-Division of Tamlul Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>2282/TD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
     <t>Additional Electric Quotation for MAHISDA Water Supply Scheme, T/W- III, Zone- I (Ref. ID-860281848)</t>
   </si>
   <si>
     <t>BILL/02908/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-320</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotiaton for Mahisda Water Supply Scheme zone-I, T/W-III (Ref. ID-204015583)</t>
   </si>
   <si>
     <t>BILL/01669/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-173</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Amount payment to PWD Road for damaged of carriage way and road flank caused due to laying of water pipe line of Mohisda Zone-I PWSS</t>
   </si>
   <si>
     <t>BILL/01193/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-566</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Laying Distribution system of Left-out portion of pipe line and its allied works to accommodate FHTC at Mahisda Zone-I Water Supply Scheme in Sahid Matangini Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
-[...100 lines deleted...]
-  <si>
     <t>RTOR000215/2023-2024</t>
   </si>
   <si>
     <t>1113/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
+    <t>Quotation Bill for Net Billing Mahisda Zone-I,T/W-I Matangini CCC Application No=2004795833 Consumer ID=222091158</t>
+  </si>
+  <si>
+    <t>BILL/02430/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-773</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
     <t>Net-Metering Solar Power Plant quotation at Mohisda water supply scheme Zone-I, Tube Well-I Matangini CCC Block-Sahid Matangini Application No.-2004795833 Consumer ID.-222091158 Quotation Date.-26/06/2024</t>
   </si>
   <si>
     <t>BILL/01450/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-446</t>
   </si>
   <si>
     <t>16/07/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>31/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -970,1152 +970,1152 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>17.39</v>
+        <v>417.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>274.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.74</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>31.83</v>
+        <v>331.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>315.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>22.79</v>
+        <v>17.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>1.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>383.96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.05</v>
+        <v>31.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>1.6</v>
+        <v>22.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>58.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>55.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>3.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1.24</v>
+        <v>12.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.5</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
         <v>17.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>16.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.52</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
         <v>19.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>19.29</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="P15" s="4">
-        <v>12.37</v>
+        <v>27.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>0.19</v>
+        <v>4.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.01</v>
+        <v>8.05</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>0.22</v>
+        <v>1.6</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P19" s="4">
-        <v>417.56</v>
+        <v>0.19</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="P20" s="4">
-        <v>331.77</v>
+        <v>0.22</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="P21" s="4">
-        <v>27.97</v>
+        <v>0.01</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>984.51</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>721.95</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>73.33</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>