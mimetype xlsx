--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -630,50 +630,77 @@
     <t>38/TSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation work of Boundary wall, Staff Quarter, Godown &amp; approach Road at Chapbassan Store of Tamluk Block under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2025-2026</t>
   </si>
   <si>
     <t>1725/TD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division, P.W.(Roads) Directorate.</t>
+  </si>
+  <si>
+    <t>BILL/00697/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>New construction of Boundaty wall at Chapbasan Water Supply Scheme 3rd (52 mtr) &amp; 4th(47 mtr) T/W site under Tamluk Sub-Division P.H.E. Dte. of Tamluk Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000617/2024-2025</t>
+  </si>
+  <si>
+    <t>674/TD</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1062,51 +1089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1221,54 +1248,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>290.39</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1309,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>9.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.39</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1339,54 +1366,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>13.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.13</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1396,54 +1423,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1453,54 +1480,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>14.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.34</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1510,54 +1537,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="4">
         <v>0.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1567,54 +1594,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>0.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.09</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1628,54 +1655,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>724.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>531.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>73.31</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1689,54 +1716,54 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>1.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>181.77</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1750,54 +1777,54 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>1.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>413.07</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1807,54 +1834,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P13" s="4">
         <v>16.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1864,54 +1891,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>0.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>91.89</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1925,54 +1952,54 @@
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>0.19</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>204.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1986,54 +2013,54 @@
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>4.46</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>89.26</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2047,54 +2074,54 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>4.55</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>42.46</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2165,54 +2192,54 @@
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>4.46</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>84.53</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2224,54 +2251,54 @@
         <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P20" s="4">
         <v>1.09</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>219.86</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2281,54 +2308,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P21" s="4">
         <v>10.05</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>51.74</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2851,54 +2878,54 @@
       <c r="I31" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P31" s="4">
         <v>1.09</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>221.08</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2912,54 +2939,54 @@
       <c r="I32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P32" s="4">
         <v>0.24</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>477.07</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -2973,54 +3000,54 @@
       <c r="I33" s="13" t="s">
         <v>172</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>173</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="P33" s="4">
         <v>27.3</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>26.8</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S33" s="4">
         <v>60</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3152,54 +3179,54 @@
       <c r="I36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>190</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P36" s="4">
         <v>0.87</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>263.85</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3286,87 +3313,203 @@
       </c>
       <c r="N38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P38" s="4">
         <v>44.99</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="B39" s="7"/>
-[...22 lines deleted...]
-      <c r="S39" s="8"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="P39" s="4">
+        <v>2.05</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="P40" s="4">
+        <v>9.68</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>1044.99</v>
+      </c>
+      <c r="P41" s="8">
+        <v>626.96</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>60</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>