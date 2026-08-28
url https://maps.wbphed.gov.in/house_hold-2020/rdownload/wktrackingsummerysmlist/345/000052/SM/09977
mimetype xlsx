--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -152,555 +152,555 @@
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM) BY DEPARTMENTAL RIG MACHINE JOHN/1000 UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000200/2021-2022</t>
   </si>
   <si>
     <t>1016/CDD</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Chapbasan Water Supply Scheme within Tamluk Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2022-2023</t>
+  </si>
+  <si>
+    <t>692/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs &amp; Maxi cab with Engine Capacity More than 2000 C.C. with (Air Condition) on monthly haring (per day) (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Engineering Chief Govt of West Bengal PHE Deptt. for the period from 01.07.2022 to 31.12.2022.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2022-2023</t>
+  </si>
+  <si>
+    <t>783/TSD</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>KRISHNA MONDAL</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub Division ,PHE Dte. under Tamluk Division for the period from 01.10.2022 to 30.09.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000501/2022-2023</t>
+  </si>
+  <si>
+    <t>1297/TSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>DEBNATH MAITY</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 200MM X 240 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR AUGMENTATION OF MIDNAPORE MEDICAL COLLEGE &amp; HOSPITAL W/S SCH (TW-I) UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/CDD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>27/11/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF PEA SIZE GRAVELS AT SITE FOR CONSTRUCTION OF TUBE WELLS AT HARIPAL (Z-I) PWSS, HARIPAL BLOCK, HOOGHLY DISTRICT UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2022-2023</t>
+  </si>
+  <si>
+    <t>574/CMSD-I (D) (P-II)</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 240 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHAPBASAN W/S SCHEME (TW-IV), TAMLUK BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>386/ CDD</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
     <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT CHAPBASAN BLOCK TAMLUK UNDER CMSD-I (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000246/2021-2022</t>
   </si>
   <si>
     <t>66/CMSD-I (D)</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 240 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHAPBASAN W/S SCHEME (TW-IV), TAMLUK BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
-[...14 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Chapbasan Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000375/2022-2023</t>
+  </si>
+  <si>
+    <t>1339/TD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>11/10/2022</t>
+  </si>
+  <si>
+    <t>MOYNA TECHNOLINK ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th Tube Well site of Chapbasan Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>1340/TD</t>
+  </si>
+  <si>
+    <t>ROMEO ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Construction of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at Head work &amp; 2 nd tube well site of Chapbasan Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2022-2023</t>
+  </si>
+  <si>
+    <t>1341/TD</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) (Bharat stage-IV) bearing vehicle no- WB-29B-2278 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub Division, PHE Dte. under Tamluk Division for the period from 01.08.2022 to30.09.2022.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>991/TSD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>Hiring of one no Diesel Motor Cabs &amp; Maxi cab with Engine Capacity More than 2000 C.C. with (Air Condition) on monthly haring (per day) (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Engineering Chief Govt of West Bengal PHE Deptt. for the period from 01.01.2023 to 30.06.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2022-2023</t>
+  </si>
+  <si>
+    <t>1675/TSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF TUBE WELL (250MM X 150MM X DEPTH 220 MTR) FOR IIEST (TW-I), SHIBPUR, HOWRAH DISTRICT BY UTILISING SKILLED DEPARTMENTAL CREW AND DEPARTMENTAL MACHINERIES OF CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000373/2022-2023</t>
+  </si>
+  <si>
+    <t>400/CDD (P-II)</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>19/06/2022</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF TUBE WELL (250MM X 150MM X DEPTH 220 MTRS) FOR IIEST (TW-I), MELLOK, HOWRAH DISTRICT BY UTILIZING SKILLED DEPARTMENTAL CREW AND DEPARTMENTAL MACHINERIES OF CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000120/2022-2023</t>
+  </si>
+  <si>
+    <t>400/CDD</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR CONSTRUCTION OF TUBE WELL AT CHAPBASAN, BLOCK - TAMLUK BY UTILIZING SKILLED DRILLING CREW &amp; DEPRTMENTAL MACHINERIES UNDER CMSD-I (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000247/2021-2022</t>
   </si>
   <si>
     <t>69/CMSD-I (D)</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT CHAPBASAN PWSS (TW-IV) BLOCK- TAMLUK UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000172/2022-2023</t>
   </si>
   <si>
     <t>125/CMSD-I</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Chapbasan Water Supply Scheme within Tamluk Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
-[...184 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2021-2022</t>
   </si>
   <si>
     <t>643/TD</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2022-2023</t>
   </si>
   <si>
     <t>100/TD</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
+    <t>Interconnection with laying of 150 mm dia &amp; 200 mm dia DI(K-9) Rising main From 3rd Tube Well &amp; 4 th Tube Well Site to O.H.R. Site and other allied works at Chapbasan Water Supply Scheme within Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000666/2022-2023</t>
+  </si>
+  <si>
+    <t>2351/TD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one Diesel motor cabs &amp; Maxi cab with Engine capacity more than 2000 C.C. with (Air Condition) on monthly hiring (Per day) (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Engineering Chief Govt of West Bengal PHE Deptt. for the period from 01.07.2023 to 31.12.2023</t>
+  </si>
+  <si>
+    <t>ORD/000559/2023-2024</t>
+  </si>
+  <si>
+    <t>913/TSD</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for providing Functional Household Tap Connection (FHTC) by Augmentation of Chapbasan Water Supply Scheme Block - Tamluk under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001468/2022-2023</t>
+  </si>
+  <si>
+    <t>206/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>Way leave charges of Souther Eastern Railway Track for Application ID SER-KGP-2021-WL-01 under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01199/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-567</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
+  </si>
+  <si>
+    <t>Electric quotation for Chapbasan PWSS Tube Well-II in connection Tamluk CCC (2004150121)</t>
+  </si>
+  <si>
+    <t>BILL/00055/2022-2023</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL for Quotation Money of Chapbasan W/S Scheme for Tube Well No. - 2</t>
+  </si>
+  <si>
+    <t>BILL/00366/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-715</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL for Quotation Money at 3rd Pump House of Chapbasan Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00192/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-95</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL for Quotation Money of Chapbasan W/S Scheme for Tube Well No. ¿ 1</t>
+  </si>
+  <si>
+    <t>BILL/00367/2022-2023</t>
+  </si>
+  <si>
+    <t>Restoration estimate with sand filling and jhama -metal consolidation of link road to NH-41 along the bank of Sankarara Khal Road due to cutting of hard shoulder for laying water pipeliones by PHE Dte. within Tamluk Highway Sub-Division in the district of Purba Medinipur during the year 2022-23</t>
+  </si>
+  <si>
+    <t>BILL/00230/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-115</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
     <t>Electric quotation for Gourangapur/Chapbasan PWSS Tube Well-I in connection Tamluk CCC (2004170186)</t>
   </si>
   <si>
     <t>BILL/00054/2022-2023</t>
   </si>
   <si>
-    <t>09/02/2023</t>
-[...80 lines deleted...]
-    <t>31/12/2023</t>
+    <t>Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, bearing vehicle no-WB 29C 2453 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 01.07.2024 to 31.12.2024.(06 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2024-2025</t>
+  </si>
+  <si>
+    <t>949/TSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no Diesel Motor Cabs (Luxury Taxi) (Standard non air conditioned) Bharat stage-IV, (Vehicle No. WB-29B-2278) on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub-Division, PHE Dte under Tamluk Division for the period from 01.04.2024 to 30.06.2024.</t>
   </si>
   <si>
     <t>ORD/001287/2023-2024</t>
   </si>
   <si>
     <t>551/TSD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for providing Functional Household Tap Connection (FHTC) by Augmentation of Chapbasan Water Supply Scheme Block - Tamluk under JJM Program under MMD PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000221/2023-2024</t>
   </si>
   <si>
     <t>1120/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
-    <t>Interconnection with laying of 150 mm dia &amp; 200 mm dia DI(K-9) Rising main From 3rd Tube Well &amp; 4 th Tube Well Site to O.H.R. Site and other allied works at Chapbasan Water Supply Scheme within Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...34 lines deleted...]
-  <si>
     <t>Construction of 1(one) nos M.S. Structure over irrigation canal to support 200 mm dia. DI K9 Rising Main under Chapbasan Water Supply Scheme at Pipulberia under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engiener</t>
   </si>
   <si>
     <t>ORD/000528/2024-2025</t>
   </si>
   <si>
     <t>38/TSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
+    <t>New construction of Boundaty wall at Chapbasan Water Supply Scheme 3rd (52 mtr) &amp; 4th(47 mtr) T/W site under Tamluk Sub-Division P.H.E. Dte. of Tamluk Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000617/2024-2025</t>
+  </si>
+  <si>
+    <t>674/TD</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation work of Boundary wall, Staff Quarter, Godown &amp; approach Road at Chapbassan Store of Tamluk Block under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2025-2026</t>
   </si>
   <si>
     <t>1725/TD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division, P.W.(Roads) Directorate.</t>
   </si>
   <si>
     <t>BILL/00697/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1388,618 +1388,626 @@
         <v>13.81</v>
       </c>
       <c r="Q5" s="4">
         <v>12.72</v>
       </c>
       <c r="R5" s="4">
         <v>92.13</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.84</v>
+        <v>724.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.84</v>
+        <v>531.29</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>73.31</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>14.26</v>
+        <v>1.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.31</v>
+        <v>1.97</v>
       </c>
       <c r="R7" s="4">
-        <v>93.34</v>
+        <v>181.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.4</v>
+        <v>1.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.4</v>
+        <v>4.69</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>413.07</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.53</v>
+        <v>16.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.15</v>
+        <v>0.72</v>
       </c>
       <c r="R9" s="4">
-        <v>29.09</v>
+        <v>4.37</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>724.76</v>
+        <v>0.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>531.29</v>
+        <v>0.64</v>
       </c>
       <c r="R10" s="4">
-        <v>73.31</v>
+        <v>91.89</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>1.09</v>
+        <v>14.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.97</v>
+        <v>13.31</v>
       </c>
       <c r="R11" s="4">
-        <v>181.77</v>
+        <v>93.34</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>1.14</v>
+        <v>0.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.69</v>
+        <v>0.84</v>
       </c>
       <c r="R12" s="4">
-        <v>413.07</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>16.51</v>
+        <v>4.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.72</v>
+        <v>3.77</v>
       </c>
       <c r="R13" s="4">
-        <v>4.37</v>
+        <v>84.53</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.7</v>
+        <v>4.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.64</v>
+        <v>3.98</v>
       </c>
       <c r="R14" s="4">
-        <v>91.89</v>
+        <v>89.26</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.19</v>
+        <v>4.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.4</v>
+        <v>1.93</v>
       </c>
       <c r="R15" s="4">
-        <v>204.92</v>
+        <v>42.46</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2007,121 +2015,119 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="P16" s="4">
-        <v>4.46</v>
+        <v>0.19</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.98</v>
+        <v>0.4</v>
       </c>
       <c r="R16" s="4">
-        <v>89.26</v>
+        <v>204.92</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>4.55</v>
+        <v>1.09</v>
       </c>
       <c r="Q17" s="4">
-        <v>1.93</v>
+        <v>2.39</v>
       </c>
       <c r="R17" s="4">
-        <v>42.46</v>
+        <v>219.86</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2131,276 +2137,270 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="4">
         <v>10.05</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>51.74</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>4.46</v>
+        <v>10.05</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.77</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>84.53</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="P20" s="4">
-        <v>1.09</v>
+        <v>0.4</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.39</v>
+        <v>0.4</v>
       </c>
       <c r="R20" s="4">
-        <v>219.86</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="P21" s="4">
-        <v>10.05</v>
+        <v>0.53</v>
       </c>
       <c r="Q21" s="4">
-        <v>5.2</v>
+        <v>0.15</v>
       </c>
       <c r="R21" s="4">
-        <v>51.74</v>
+        <v>29.09</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>44.53</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
@@ -2444,789 +2444,789 @@
         <v>56.47</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="E24" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="13" t="s">
+      <c r="I24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J24" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L24" s="4"/>
+      <c r="L24" s="4" t="s">
+        <v>138</v>
+      </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4">
-        <v>4.58</v>
+        <v>9.84</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>142</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>109</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="P25" s="4">
-        <v>6.22</v>
+        <v>1.09</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>221.08</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>147</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>149</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="P26" s="4">
-        <v>4.16</v>
+        <v>27.3</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>26.8</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="L27" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>157</v>
+      </c>
       <c r="M27" s="4" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="P27" s="4">
-        <v>4.16</v>
+        <v>6.22</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="P28" s="4">
-        <v>1.74</v>
+        <v>4.16</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="P29" s="4">
-        <v>4.58</v>
+        <v>4.16</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P30" s="4">
-        <v>2.05</v>
+        <v>1.74</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>1.09</v>
+        <v>4.58</v>
       </c>
       <c r="Q31" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>221.08</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>83</v>
+        <v>178</v>
       </c>
       <c r="P32" s="4">
-        <v>0.24</v>
+        <v>2.05</v>
       </c>
       <c r="Q32" s="4">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>477.07</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>171</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="P33" s="4">
-        <v>27.3</v>
+        <v>4.58</v>
       </c>
       <c r="Q33" s="4">
-        <v>26.8</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>98.17</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>181</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="P34" s="4">
-        <v>0.19</v>
+        <v>0.87</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>263.85</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>63</v>
       </c>
       <c r="P35" s="4">
-        <v>9.84</v>
+        <v>0.24</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>477.07</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="P36" s="4">
-        <v>0.87</v>
+        <v>0.19</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>263.85</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3234,229 +3234,229 @@
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>194</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>195</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="P37" s="4">
         <v>1.58</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J38" s="13"/>
+      <c r="J38" s="13" t="s">
+        <v>195</v>
+      </c>
       <c r="K38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P38" s="4">
-        <v>44.99</v>
+        <v>9.68</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="I39" s="13"/>
+      <c r="I39" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L39" s="4"/>
+      <c r="L39" s="4" t="s">
+        <v>208</v>
+      </c>
       <c r="M39" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="P39" s="4">
-        <v>2.05</v>
+        <v>44.99</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="L40" s="4"/>
       <c r="M40" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>214</v>
+        <v>178</v>
       </c>
       <c r="P40" s="4">
-        <v>9.68</v>
+        <v>2.05</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>215</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="11"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>