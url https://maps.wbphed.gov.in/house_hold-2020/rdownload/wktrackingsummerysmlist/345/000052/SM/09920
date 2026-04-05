--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -422,71 +422,50 @@
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001515/2022-2023</t>
   </si>
   <si>
     <t>359/W/MMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000561/2023-2024</t>
   </si>
   <si>
     <t>2047/TD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of Left-Out portion uPVC pipes with allied works due to uncovered area under of Madhakhali Zone-II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part - A + B + C + D).</t>
   </si>
   <si>
     <t>ORD/001209/2023-2024</t>
   </si>
   <si>
     <t>965/TD</t>
@@ -657,50 +636,65 @@
     <t>25/08/2022</t>
   </si>
   <si>
     <t>24/10/2022</t>
   </si>
   <si>
     <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW (Head Work) site at Madhakhali Zone-II Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur. (For Low Land)</t>
   </si>
   <si>
     <t>ORD/000270/2022-2023</t>
   </si>
   <si>
     <t>1093/TD</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 2nd Tube Well site for Madhakhali Zone-II W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
   </si>
   <si>
     <t>ORD/000402/2022-2023</t>
   </si>
   <si>
     <t>1178/TD</t>
   </si>
   <si>
     <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone II), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001516/2022-2023</t>
+  </si>
+  <si>
+    <t>360/W/MMD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2462,1028 +2456,1028 @@
         <v>27.16</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>20</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.9</v>
+        <v>38.21</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="P25" s="4">
-        <v>38.21</v>
+        <v>100.28</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P26" s="4">
-        <v>100.28</v>
+        <v>17.77</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>158</v>
+        <v>77</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>159</v>
+        <v>78</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="P27" s="4">
-        <v>17.77</v>
+        <v>13.26</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>13.26</v>
+        <v>3.53</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>3.53</v>
+        <v>3.81</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>3.81</v>
+        <v>19.31</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="P31" s="4">
-        <v>19.31</v>
+        <v>0.97</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N32" s="4" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>172</v>
+        <v>113</v>
       </c>
       <c r="P32" s="4">
-        <v>0.97</v>
+        <v>5.26</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P33" s="4">
-        <v>5.26</v>
+        <v>3.35</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="I34" s="13"/>
-[...1 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="P34" s="4">
-        <v>3.35</v>
+        <v>512.49</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>512.49</v>
+        <v>49.33</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="M36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="N36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O36" s="4" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="P36" s="4">
-        <v>49.33</v>
+        <v>6.34</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="P37" s="4">
-        <v>6.34</v>
+        <v>6.63</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
       <c r="P38" s="4">
-        <v>6.63</v>
+        <v>3.81</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="L39" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>3.81</v>
+        <v>40.74</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
-        <v>1728.25</v>
+        <v>1768.09</v>
       </c>
       <c r="P40" s="8">
         <v>0</v>
       </c>
       <c r="Q40" s="8">
         <v>0</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>