--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1246,54 +1246,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1307,54 +1307,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1364,54 +1364,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>14.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.59</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1421,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>14.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.32</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1482,54 +1482,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P7" s="4">
         <v>0.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1539,54 +1539,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P8" s="4">
         <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1661,54 +1661,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>11.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.07</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1722,54 +1722,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
         <v>13.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.71</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1783,54 +1783,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>7.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.64</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1844,54 +1844,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>5.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.42</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1905,54 +1905,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1966,54 +1966,54 @@
       <c r="I15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4">
         <v>19.35</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>15.45</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>79.84</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2312,54 +2312,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>477.83</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>472.5</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S21" s="4">
         <v>98</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2373,54 +2373,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P22" s="4">
         <v>223.21</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>223.66</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100.2</v>
       </c>
       <c r="S22" s="4">
         <v>98</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2434,54 +2434,54 @@
       <c r="I23" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
         <v>27.16</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>25.59</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>94.23</v>
       </c>
       <c r="S23" s="4">
         <v>20</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2495,54 +2495,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P24" s="4">
         <v>38.21</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>16.19</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>42.37</v>
       </c>
       <c r="S24" s="4">
         <v>44</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2556,54 +2556,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P25" s="4">
         <v>100.28</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>82.34</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>82.11</v>
       </c>
       <c r="S25" s="4">
         <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2678,54 +2678,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P27" s="4">
         <v>13.26</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>11.83</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2739,54 +2739,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P28" s="4">
         <v>3.53</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>92.03</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2800,54 +2800,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P29" s="4">
         <v>3.81</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>82.09</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2922,54 +2922,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P31" s="4">
         <v>0.97</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3097,54 +3097,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P34" s="4">
         <v>512.49</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>431.94</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>84.28</v>
       </c>
       <c r="S34" s="4">
         <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3402,88 +3402,88 @@
       <c r="I39" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>130</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>211</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P39" s="4">
         <v>40.74</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>35.76</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S39" s="4">
         <v>75</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>213</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>1768.09</v>
       </c>
       <c r="P40" s="8">
-        <v>0</v>
+        <v>1393.14</v>
       </c>
       <c r="Q40" s="8">
-        <v>0</v>
+        <v>78.79</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>