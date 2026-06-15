--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -368,333 +368,387 @@
   <si>
     <t>BILL/00381/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-67</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for MADHAKHALI Water Supply Scheme Z-II, T/W-II (Ref. ID-204049127 )</t>
   </si>
   <si>
     <t>BILL/01632/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-138</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001515/2022-2023</t>
+  </si>
+  <si>
+    <t>359/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>2047/TD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Laying of Left-Out portion uPVC pipes with allied works due to uncovered area under of Madhakhali Zone-II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part - A + B + C + D).</t>
+  </si>
+  <si>
+    <t>ORD/001209/2023-2024</t>
+  </si>
+  <si>
+    <t>965/TD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>21/04/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>M.S. Structures and allied works under Madhakhali Zone-I Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/001178/2023-2024</t>
+  </si>
+  <si>
+    <t>722/TD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell (Mouza - Baghadanri, JL No. - 246, Plot No. -495/1489) of Madhakhali Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2022-2023</t>
+  </si>
+  <si>
+    <t>135/TD</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Madhakhali Zone-I W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000404/2022-2023</t>
+  </si>
+  <si>
+    <t>1179/TD</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Madhakhali Zone-II W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>1177/TD</t>
+  </si>
+  <si>
+    <t>PARTHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Madhakhali Zone-I PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Laying Rising main and other allied works Augmentation of Madhakhali Zone-I W/S Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>3393/TD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
+  </si>
+  <si>
+    <t>Land Development at HeadWorks site of Madhakhali Zone-II W/S Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001293/2023-2024</t>
+  </si>
+  <si>
+    <t>375/CSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>Madhakhali W/S scheme PH-III, Zone-I Application no-2004427213 Ref.-204078346</t>
+  </si>
+  <si>
+    <t>BILL/03236/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-501</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of MADHAKHALI W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, WBSEDCL SUPPLY OFFICE: MADHAKHALI C.C.C. Ref. Memo No- 2004826940/QUOT/03 DT. 25-07-2024 Application NO- 2004826940 Application type-New connection Consumer Id- 204360840</t>
+  </si>
+  <si>
+    <t>BILL/01887/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-551</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>i) Laying Rising main and other allied works Augmentation of Madhakhali Zone-II W/S Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. Ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.) iii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 2nd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iv) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>878/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW(Head Work) site at Madhakhali Zone-I Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur. (For Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>1092/TD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW (Head Work) site at Madhakhali Zone-II Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1093/TD</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 2nd Tube Well site for Madhakhali Zone-II W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000402/2022-2023</t>
+  </si>
+  <si>
+    <t>1178/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone II), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001516/2022-2023</t>
+  </si>
+  <si>
+    <t>360/W/MMD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
     <t>Laying of distribution pipe line to accommodate 1900 nos FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.(Part-A).</t>
   </si>
   <si>
     <t>ORD/000199/2022-2023</t>
   </si>
   <si>
     <t>817/TD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>08/01/2023</t>
   </si>
   <si>
-    <t>DAS ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of distribution pipe line to accommodate 1933 nos FHTC with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-B)</t>
   </si>
   <si>
     <t>ORD/000079/2022-2023</t>
   </si>
   <si>
     <t>384/TD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...166 lines deleted...]
-  <si>
     <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-II Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000243/2022-2023</t>
   </si>
   <si>
     <t>1003/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>04/02/2023</t>
   </si>
   <si>
-    <t>i) Laying Rising main and other allied works Augmentation of Madhakhali Zone-II W/S Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. Ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.) iii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 2nd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iv) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
-[...65 lines deleted...]
-    <t>SOUMEN ELECTRIC</t>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of APRIL"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/09920</t>
+  </si>
+  <si>
+    <t>BILL/06215/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of AUGUST"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/09920</t>
+  </si>
+  <si>
+    <t>BILL/06212/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1083,51 +1137,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2273,1230 +2327,1462 @@
         <v>2.39</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>477.83</v>
+        <v>27.16</v>
       </c>
       <c r="Q21" s="4">
-        <v>472.5</v>
+        <v>25.59</v>
       </c>
       <c r="R21" s="4">
-        <v>98.88</v>
+        <v>94.23</v>
       </c>
       <c r="S21" s="4">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
-        <v>223.21</v>
+        <v>38.21</v>
       </c>
       <c r="Q22" s="4">
-        <v>223.66</v>
+        <v>16.19</v>
       </c>
       <c r="R22" s="4">
-        <v>100.2</v>
+        <v>42.37</v>
       </c>
       <c r="S22" s="4">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>27.16</v>
+        <v>100.28</v>
       </c>
       <c r="Q23" s="4">
-        <v>25.59</v>
+        <v>82.34</v>
       </c>
       <c r="R23" s="4">
-        <v>94.23</v>
+        <v>82.11</v>
       </c>
       <c r="S23" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="P24" s="4">
-        <v>38.21</v>
+        <v>17.77</v>
       </c>
       <c r="Q24" s="4">
-        <v>16.19</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>42.37</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>145</v>
+        <v>77</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>146</v>
+        <v>78</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="P25" s="4">
-        <v>100.28</v>
+        <v>13.26</v>
       </c>
       <c r="Q25" s="4">
-        <v>82.34</v>
+        <v>11.83</v>
       </c>
       <c r="R25" s="4">
-        <v>82.11</v>
+        <v>89.19</v>
       </c>
       <c r="S25" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>17.77</v>
+        <v>3.53</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>92.03</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>13.26</v>
+        <v>3.81</v>
       </c>
       <c r="Q27" s="4">
-        <v>11.83</v>
+        <v>3.13</v>
       </c>
       <c r="R27" s="4">
-        <v>89.19</v>
+        <v>82.09</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P28" s="4">
-        <v>3.53</v>
+        <v>19.31</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>92.03</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>162</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="P29" s="4">
-        <v>3.81</v>
+        <v>0.97</v>
       </c>
       <c r="Q29" s="4">
-        <v>3.13</v>
+        <v>0.96</v>
       </c>
       <c r="R29" s="4">
-        <v>82.09</v>
+        <v>99.8</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="P30" s="4">
-        <v>19.31</v>
+        <v>5.26</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="P31" s="4">
-        <v>0.97</v>
+        <v>3.35</v>
       </c>
       <c r="Q31" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="I32" s="13"/>
-[...1 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="N32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>5.26</v>
+        <v>49.33</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="I33" s="13"/>
-      <c r="J33" s="13"/>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="P33" s="4">
-        <v>3.35</v>
+        <v>6.34</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="P34" s="4">
-        <v>512.49</v>
+        <v>6.63</v>
       </c>
       <c r="Q34" s="4">
-        <v>431.94</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>84.28</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>195</v>
+        <v>161</v>
       </c>
       <c r="P35" s="4">
-        <v>49.33</v>
+        <v>3.81</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="L36" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>6.34</v>
+        <v>40.74</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>35.76</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="L37" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="P37" s="4">
-        <v>6.63</v>
+        <v>477.83</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>472.5</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="P38" s="4">
-        <v>3.81</v>
+        <v>223.21</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>223.66</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100.2</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>208</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>133</v>
+        <v>211</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>212</v>
+        <v>136</v>
       </c>
       <c r="P39" s="4">
-        <v>40.74</v>
+        <v>512.49</v>
       </c>
       <c r="Q39" s="4">
-        <v>35.76</v>
+        <v>431.94</v>
       </c>
       <c r="R39" s="4">
-        <v>87.77</v>
+        <v>84.28</v>
       </c>
       <c r="S39" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="B40" s="7"/>
-[...22 lines deleted...]
-      <c r="S40" s="8"/>
+      <c r="I40" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>53</v>
+      </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="P41" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="P42" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="P43" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>0</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>1774.05</v>
+      </c>
+      <c r="P44" s="8">
+        <v>1393.14</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>78.53</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>