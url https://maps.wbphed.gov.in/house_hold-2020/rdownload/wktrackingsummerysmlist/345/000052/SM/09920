--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,633 +89,633 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Madhakhali piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/09920</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate 1900 nos FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.(Part-A).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>817/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>475/TD</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate 1933 nos FHTC with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>384/TD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Madhakhali Zone-II Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000243/2022-2023</t>
+  </si>
+  <si>
+    <t>1003/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-I of Zone - I Madhakhali water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2022-2023</t>
+  </si>
+  <si>
+    <t>1862/W/MMD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>M/S B.M. ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR MADHAKHALI W/S SCHEME (REPLACEMENT TW, ZONE-I, TW-I), BHAGAWANPUR-II BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2022-2023</t>
+  </si>
+  <si>
+    <t>385/CDD</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell (Mouza - Baghadanri, JL No. - 246, Plot No. -495/1489) of Madhakhali Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2022-2023</t>
+  </si>
+  <si>
+    <t>135/TD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW (Head Work) site at Madhakhali Zone-II Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1093/TD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 1st Tubewell of Head Works site (Mouza - Baghadanri, JL No. - 246, Plot No. - 1029) of Madhakhali Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>136/TD</t>
+  </si>
+  <si>
+    <t>PROVIDING ADDITIONAL TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT MADHAKHALI PWSS, TW-II, BLOCK-BHAGAWANPUR-II UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000135/2022-2023</t>
+  </si>
+  <si>
+    <t>269/CMSD-II (D)</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Madakhali (Zone-I) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000452/2021-2022</t>
   </si>
   <si>
     <t>1696/TD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>20/02/2022</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Madakhali (Zone-II) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000453/2021-2022</t>
   </si>
   <si>
     <t>1697/TD</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...17 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Madhakhali Zone-I W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000404/2022-2023</t>
+  </si>
+  <si>
+    <t>1179/TD</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR MADHAKHALI W/S SCH (REPLACEMENT TW, ZONE-I, TW-II) BHAGAWANPUR-II BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHD DTE.</t>
   </si>
   <si>
     <t>ORD/000047/2022-2023</t>
   </si>
   <si>
     <t>432/CDD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
-    <t>PROVIDING ADDITIONAL TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT MADHAKHALI PWSS, TW-II, BLOCK-BHAGAWANPUR-II UNDER CDD, PHE DTE.</t>
-[...14 lines deleted...]
-    <t>10/06/2022</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Madhakhali Zone-II W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>1177/TD</t>
+  </si>
+  <si>
+    <t>PARTHA CONSTRUCTION</t>
   </si>
   <si>
     <t>PROVIDING ADDITIONAL TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>171/CMSD-I (D)</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
-    <t>Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...58 lines deleted...]
-  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
   </si>
   <si>
     <t>ORD/000489/2022-2023</t>
   </si>
   <si>
     <t>1929/TD</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>18/12/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm x 20mm x 250 mtrs depth) by utilising Departmental Machineries for Madhakhali W/S scheme(TW-III) ,Bhagawanpur- II Block under Purba Midnapore Dristict ,CDD,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>1232/CDD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW(Head Work) site at Madhakhali Zone-I Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur. (For Normal Land)</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>1092/TD</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 2nd Tube Well site for Madhakhali Zone-II W/S Scheme within Bhagwanpur- II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000402/2022-2023</t>
+  </si>
+  <si>
+    <t>1178/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Madhakhali Zone-II Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
   </si>
   <si>
     <t>ORD/000490/2022-2023</t>
   </si>
   <si>
     <t>1930/TD</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000068/2021-2022</t>
+  </si>
+  <si>
+    <t>646/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000069/2021-2022</t>
+  </si>
+  <si>
+    <t>647/TD</t>
+  </si>
+  <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>99/TD</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001515/2022-2023</t>
+  </si>
+  <si>
+    <t>359/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>i) Laying Rising main and other allied works Augmentation of Madhakhali Zone-II W/S Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. Ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.) iii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 2nd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iv) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Madhakhali Zone-II PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>878/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>2047/TD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Land Development at Head Work Site of Madhakhali Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Part-A)</t>
   </si>
   <si>
     <t>ORD/000399/2023-2024</t>
   </si>
   <si>
     <t>1097/CSD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
-    <t>BIBEKANANDA DAS</t>
-[...44 lines deleted...]
-    <t>11/04/2022</t>
+    <t>i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Madhakhali Zone-I PWSS within Bhagwanpur -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Laying Rising main and other allied works Augmentation of Madhakhali Zone-I W/S Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>3393/TD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone II), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001516/2022-2023</t>
+  </si>
+  <si>
+    <t>360/W/MMD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Electric Quotiaton for Madhakhali Water Supply Scheme Zone-II, T/W-I (Ref. ID-204004293)</t>
   </si>
   <si>
     <t>BILL/00381/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-67</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for MADHAKHALI Water Supply Scheme Z-II, T/W-II (Ref. ID-204049127 )</t>
   </si>
   <si>
     <t>BILL/01632/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-138</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Madhakhali piped water supply scheme, (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Laying of Left-Out portion uPVC pipes with allied works due to uncovered area under of Madhakhali Zone-II &amp; its adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part - A + B + C + D).</t>
   </si>
   <si>
     <t>ORD/001209/2023-2024</t>
   </si>
   <si>
     <t>965/TD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
-    <t>DAS ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>M.S. Structures and allied works under Madhakhali Zone-I Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001178/2023-2024</t>
   </si>
   <si>
     <t>722/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
-    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell (Mouza - Baghadanri, JL No. - 246, Plot No. -495/1489) of Madhakhali Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...55 lines deleted...]
-  <si>
     <t>Land Development at HeadWorks site of Madhakhali Zone-II W/S Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Purba Medinipur. (Part-B)</t>
   </si>
   <si>
     <t>ORD/001293/2023-2024</t>
   </si>
   <si>
     <t>375/CSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>Madhakhali W/S scheme PH-III, Zone-I Application no-2004427213 Ref.-204078346</t>
   </si>
   <si>
     <t>BILL/03236/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-501</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of MADHAKHALI W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, WBSEDCL SUPPLY OFFICE: MADHAKHALI C.C.C. Ref. Memo No- 2004826940/QUOT/03 DT. 25-07-2024 Application NO- 2004826940 Application type-New connection Consumer Id- 204360840</t>
   </si>
   <si>
     <t>BILL/01887/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-551</t>
   </si>
   <si>
     <t>08/08/2024</t>
-  </si>
-[...133 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/000512/2025-2026</t>
   </si>
   <si>
     <t>876/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of APRIL"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/09920</t>
   </si>
   <si>
     <t>BILL/06215/2025-2026</t>
   </si>
@@ -1297,2436 +1297,2436 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.15</v>
+        <v>477.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.15</v>
+        <v>472.5</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.88</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.42</v>
+        <v>17.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>95.85</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>14.69</v>
+        <v>223.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.58</v>
+        <v>223.66</v>
       </c>
       <c r="R5" s="4">
-        <v>85.59</v>
+        <v>100.2</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>14.69</v>
+        <v>512.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.83</v>
+        <v>431.94</v>
       </c>
       <c r="R6" s="4">
-        <v>87.32</v>
+        <v>84.28</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.69</v>
+        <v>11.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.69</v>
+        <v>10.76</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>92.07</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.49</v>
+        <v>14.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.49</v>
+        <v>12.58</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>85.59</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>17.91</v>
+        <v>13.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>11.68</v>
+        <v>6.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.76</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>92.07</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
         <v>13.26</v>
       </c>
       <c r="Q11" s="4">
         <v>11.76</v>
       </c>
       <c r="R11" s="4">
         <v>88.71</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>7.64</v>
+        <v>0.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.64</v>
+        <v>0.69</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>5.42</v>
+        <v>4.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.42</v>
+        <v>4.15</v>
       </c>
       <c r="R13" s="4">
         <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.97</v>
+        <v>3.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.97</v>
+        <v>3.27</v>
       </c>
       <c r="R14" s="4">
-        <v>99.85</v>
+        <v>95.85</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>19.35</v>
+        <v>3.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>15.45</v>
+        <v>3.25</v>
       </c>
       <c r="R15" s="4">
-        <v>79.84</v>
+        <v>92.03</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P16" s="4">
+        <v>14.69</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>12.83</v>
+      </c>
+      <c r="R16" s="4">
+        <v>87.32</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>20.06</v>
+        <v>3.81</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>82.09</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="P18" s="4">
-        <v>53.75</v>
+        <v>0.49</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>0.59</v>
+        <v>7.64</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>7.64</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="P20" s="4">
-        <v>2.39</v>
+        <v>19.35</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>15.45</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>79.84</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="P21" s="4">
-        <v>27.16</v>
+        <v>6.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>25.59</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>94.23</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>38.21</v>
+        <v>3.81</v>
       </c>
       <c r="Q22" s="4">
-        <v>16.19</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>42.37</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="P23" s="4">
-        <v>100.28</v>
+        <v>5.42</v>
       </c>
       <c r="Q23" s="4">
-        <v>82.34</v>
+        <v>5.42</v>
       </c>
       <c r="R23" s="4">
-        <v>82.11</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="I24" s="13" t="s">
+      <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>17.77</v>
+        <v>23.67</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="P25" s="4">
-        <v>13.26</v>
+        <v>20.06</v>
       </c>
       <c r="Q25" s="4">
-        <v>11.83</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>89.19</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="P26" s="4">
-        <v>3.53</v>
+        <v>53.75</v>
       </c>
       <c r="Q26" s="4">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>92.03</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>3.81</v>
+        <v>27.16</v>
       </c>
       <c r="Q27" s="4">
-        <v>3.13</v>
+        <v>25.59</v>
       </c>
       <c r="R27" s="4">
-        <v>82.09</v>
+        <v>94.23</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>19.31</v>
+        <v>0.9</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>0.97</v>
+        <v>49.33</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="I30" s="13"/>
-[...1 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>113</v>
+        <v>171</v>
       </c>
       <c r="P30" s="4">
-        <v>5.26</v>
+        <v>38.21</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>16.19</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>42.37</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>172</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="P31" s="4">
-        <v>3.35</v>
+        <v>0.97</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="P32" s="4">
-        <v>49.33</v>
+        <v>19.31</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="P33" s="4">
-        <v>6.34</v>
+        <v>40.74</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>35.76</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>93</v>
+        <v>192</v>
       </c>
       <c r="P34" s="4">
-        <v>6.63</v>
+        <v>0.59</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="N35" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="O35" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>3.81</v>
+        <v>2.39</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>122</v>
+        <v>200</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>197</v>
+        <v>32</v>
       </c>
       <c r="P36" s="4">
-        <v>40.74</v>
+        <v>100.28</v>
       </c>
       <c r="Q36" s="4">
-        <v>35.76</v>
+        <v>82.34</v>
       </c>
       <c r="R36" s="4">
-        <v>87.77</v>
+        <v>82.11</v>
       </c>
       <c r="S36" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="P37" s="4">
-        <v>477.83</v>
+        <v>17.77</v>
       </c>
       <c r="Q37" s="4">
-        <v>472.5</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>98.88</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>136</v>
+        <v>108</v>
       </c>
       <c r="P38" s="4">
-        <v>223.21</v>
+        <v>0.97</v>
       </c>
       <c r="Q38" s="4">
-        <v>223.66</v>
+        <v>0.96</v>
       </c>
       <c r="R38" s="4">
-        <v>100.2</v>
+        <v>99.8</v>
       </c>
       <c r="S38" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>208</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="P39" s="4">
-        <v>512.49</v>
+        <v>5.26</v>
       </c>
       <c r="Q39" s="4">
-        <v>431.94</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>84.28</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>213</v>
-[...6 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="P40" s="4">
-        <v>0.9</v>
+        <v>3.35</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>220</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>221</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>224</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>225</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="P41" s="4">
         <v>4.78</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>226</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>227</v>
       </c>
       <c r="L42" s="4"/>
       <c r="M42" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>228</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="P42" s="4">
         <v>0.09</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>229</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L43" s="4"/>
       <c r="M43" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>228</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="P43" s="4">
         <v>0.2</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
         <v>231</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>