--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -455,71 +455,50 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Suadighi piped water supply scheme (Zone II), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001467/2022-2023</t>
   </si>
   <si>
     <t>205/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>BALAJI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000561/2023-2024</t>
   </si>
   <si>
     <t>2047/TD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Suadighi piped water supply scheme (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001470/2022-2023</t>
   </si>
   <si>
     <t>208/W/MMD</t>
@@ -653,51 +632,51 @@
   <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development at for 3rd Tube well site J.L no. -253,Plot no. -1498, Mouza -Bhupatinagar under Suadighi Zone-II Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000532/2022-2023</t>
   </si>
   <si>
     <t>2099/TD</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>Laying Rising Main, Earth work filling &amp; Construction of Boundary wall at OHR (1st), 2nd &amp; 3rd Tube Well Site Mouza- Bhupatinagar &amp; Keshaidighi, J.L No.-253,262 for Augmentation of Suadighi Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>1599/TD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>13/02/2025</t>
   </si>
   <si>
     <t>Left-out portion of uncovered area of different dia. uPVC pipeline within Suadighi Zone-II Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000132/2024-2025</t>
   </si>
   <si>
     <t>1910/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Boundary Wall Repair at 2nd TW Site and Construction of Toilet at 1st TW site of Suadighi Zone-I PWSS in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>3339/TD</t>
   </si>
@@ -1119,51 +1098,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W45"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2777,1033 +2756,972 @@
         <v>40.78</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>70</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>0.9</v>
+        <v>38.21</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>38.21</v>
+        <v>27.16</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P31" s="4">
-        <v>27.16</v>
+        <v>43.4</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>164</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>43.4</v>
+        <v>14.76</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O33" s="4" t="s">
-        <v>176</v>
+        <v>42</v>
       </c>
       <c r="P33" s="4">
-        <v>14.76</v>
+        <v>18.35</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="L34" s="4"/>
       <c r="M34" s="4" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="P34" s="4">
-        <v>18.35</v>
+        <v>0.56</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>131</v>
+        <v>177</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="L35" s="4"/>
       <c r="M35" s="4" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P35" s="4">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="L36" s="4"/>
+        <v>181</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>182</v>
+      </c>
       <c r="M36" s="4" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P36" s="4">
-        <v>0.59</v>
+        <v>3.64</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P37" s="4">
-        <v>3.64</v>
+        <v>7.11</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M38" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="I38" s="13"/>
-[...1 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>7.11</v>
+        <v>584.44</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="M39" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O39" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="P39" s="4">
-        <v>584.44</v>
+        <v>565.34</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>198</v>
+        <v>105</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>200</v>
+        <v>107</v>
       </c>
       <c r="P40" s="4">
-        <v>565.34</v>
+        <v>3.4</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="N41" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>107</v>
+        <v>193</v>
       </c>
       <c r="P41" s="4">
-        <v>3.4</v>
+        <v>45.98</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M42" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="N42" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="M42" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>45.98</v>
+        <v>48.35</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="M43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="N43" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>48.35</v>
+        <v>7.03</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A44" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>1719.12</v>
+      </c>
+      <c r="P44" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>0</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
-    <row r="45" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A45:N45"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>