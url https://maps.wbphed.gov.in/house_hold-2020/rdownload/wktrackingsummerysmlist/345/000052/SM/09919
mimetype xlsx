--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -590,105 +590,108 @@
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of SUADIGHI W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: MADHAKHALI C.C.C. Ref. Memo No-2004740459/QUOT/03 DT. 17-05-2024 Application NO- 2004740459 Application type-New connection Consumer Id- 204309985</t>
   </si>
   <si>
     <t>BILL/01130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-246</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-II Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000190/2022-2023</t>
   </si>
   <si>
     <t>814/TD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2022-2023</t>
+  </si>
+  <si>
+    <t>815/TD</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development at for 3rd Tube well site J.L no. -253,Plot no. -1498, Mouza -Bhupatinagar under Suadighi Zone-II Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000532/2022-2023</t>
+  </si>
+  <si>
+    <t>2099/TD</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>Laying Rising Main, Earth work filling &amp; Construction of Boundary wall at OHR (1st), 2nd &amp; 3rd Tube Well Site Mouza- Bhupatinagar &amp; Keshaidighi, J.L No.-253,262 for Augmentation of Suadighi Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2023-2024</t>
+  </si>
+  <si>
+    <t>1599/TD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Left-out portion of uncovered area of different dia. uPVC pipeline within Suadighi Zone-II Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>1910/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
     <t>01/03/2025</t>
-  </si>
-[...52 lines deleted...]
-    <t>07/06/2024</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Boundary Wall Repair at 2nd TW Site and Construction of Toilet at 1st TW site of Suadighi Zone-I PWSS in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>3339/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1261,54 +1264,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.65</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1325,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1379,54 +1382,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>14.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.54</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1439,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>14.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>38.43</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1493,54 +1496,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P7" s="4">
         <v>4.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1554,54 +1557,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>19.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.73</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1611,54 +1614,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P9" s="4">
         <v>4.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1668,54 +1671,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P10" s="4">
         <v>4.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1725,54 +1728,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
         <v>4.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1969,54 +1972,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P15" s="4">
         <v>6.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.02</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2030,54 +2033,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>6.18</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2091,54 +2094,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>7.34</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2152,54 +2155,54 @@
       <c r="I18" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P18" s="4">
         <v>19.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>17.03</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>86.1</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2213,54 +2216,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P19" s="4">
         <v>3.4</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>92.84</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2274,54 +2277,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P20" s="4">
         <v>3.46</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2734,54 +2737,54 @@
       <c r="I28" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P28" s="4">
         <v>40.78</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>83.94</v>
       </c>
       <c r="S28" s="4">
         <v>70</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2856,54 +2859,54 @@
       <c r="I30" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P30" s="4">
         <v>27.16</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>25.53</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="S30" s="4">
         <v>75</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2917,54 +2920,54 @@
       <c r="I31" s="13" t="s">
         <v>158</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P31" s="4">
         <v>43.4</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>9.08</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>20.93</v>
       </c>
       <c r="S31" s="4">
         <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2978,54 +2981,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>167</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>168</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>169</v>
       </c>
       <c r="P32" s="4">
         <v>14.76</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>9.66</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>65.48</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3039,54 +3042,54 @@
       <c r="I33" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P33" s="4">
         <v>18.35</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>15.83</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>86.28</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3324,54 +3327,54 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P38" s="4">
         <v>584.44</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>426.54</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>72.98</v>
       </c>
       <c r="S38" s="4">
         <v>80</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3385,54 +3388,54 @@
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P39" s="4">
         <v>565.34</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>490.77</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>86.81</v>
       </c>
       <c r="S39" s="4">
         <v>88</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3559,156 +3562,156 @@
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>207</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>210</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P42" s="4">
         <v>48.35</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P43" s="4">
         <v>7.03</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="11"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8">
         <v>1719.12</v>
       </c>
       <c r="P44" s="8">
-        <v>0</v>
+        <v>1111.62</v>
       </c>
       <c r="Q44" s="8">
-        <v>0</v>
+        <v>64.66</v>
       </c>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>