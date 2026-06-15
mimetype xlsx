--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -590,129 +590,171 @@
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of SUADIGHI W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: MADHAKHALI C.C.C. Ref. Memo No-2004740459/QUOT/03 DT. 17-05-2024 Application NO- 2004740459 Application type-New connection Consumer Id- 204309985</t>
   </si>
   <si>
     <t>BILL/01130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-246</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-II Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000190/2022-2023</t>
   </si>
   <si>
     <t>814/TD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>24/02/2026</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000189/2022-2023</t>
   </si>
   <si>
     <t>815/TD</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development at for 3rd Tube well site J.L no. -253,Plot no. -1498, Mouza -Bhupatinagar under Suadighi Zone-II Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000532/2022-2023</t>
   </si>
   <si>
     <t>2099/TD</t>
   </si>
   <si>
-    <t>24/11/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying Rising Main, Earth work filling &amp; Construction of Boundary wall at OHR (1st), 2nd &amp; 3rd Tube Well Site Mouza- Bhupatinagar &amp; Keshaidighi, J.L No.-253,262 for Augmentation of Suadighi Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>1599/TD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Left-out portion of uncovered area of different dia. uPVC pipeline within Suadighi Zone-II Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000132/2024-2025</t>
   </si>
   <si>
     <t>1910/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>25/05/2026</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Boundary Wall Repair at 2nd TW Site and Construction of Toilet at 1st TW site of Suadighi Zone-I PWSS in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>3339/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of MaY"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/09919</t>
+  </si>
+  <si>
+    <t>BILL/06210/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1101,51 +1143,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3440,291 +3482,464 @@
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>198</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>201</v>
+        <v>106</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P40" s="4">
         <v>3.4</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L41" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="M41" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="M41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P41" s="4">
         <v>45.98</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L42" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="N42" s="4" t="s">
+      <c r="O42" s="4" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="P42" s="4">
         <v>48.35</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L43" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="M43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="N43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="P43" s="4">
         <v>7.03</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="L44" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="P44" s="4">
+        <v>60.85</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="P45" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>53</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="P46" s="4">
+        <v>0.13</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>1781</v>
+      </c>
+      <c r="P47" s="8">
+        <v>1111.62</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>62.42</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>