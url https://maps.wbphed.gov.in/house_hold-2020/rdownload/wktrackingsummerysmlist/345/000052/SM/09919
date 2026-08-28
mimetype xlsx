--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,663 +89,663 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Suadighi piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/09919</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000100/2022-2023</t>
+  </si>
+  <si>
+    <t>476/TD</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 1st Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1228) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2022-2023</t>
+  </si>
+  <si>
+    <t>481/TD</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-II Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000190/2022-2023</t>
+  </si>
+  <si>
+    <t>814/TD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Suadighi Zone-I Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2022-2023</t>
+  </si>
+  <si>
+    <t>815/TD</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Suadighi Zone-II Water Supply Scheme in Bhagabanpur II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>2266/TD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development at for 3rd Tube well site J.L no. -253,Plot no. -1498, Mouza -Bhupatinagar under Suadighi Zone-II Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000532/2022-2023</t>
+  </si>
+  <si>
+    <t>2099/TD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>SMMD</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of TW (300mm x 200mm x 260mtrs. depth) by utilising Departmental Machineries for Suadighi WS Scheme (TW-I) Bhagwanpur-II block under Purba midnapore Dist., CDD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000299/2022-2023</t>
+  </si>
+  <si>
+    <t>1348/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 260 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SUADIGHI W/S SCH (TW-II), BHAGAWANPUR-II BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1349/CDD</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>2261/TD</t>
+  </si>
+  <si>
+    <t>SWASTIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements at 1st TW (Head Work) site at Suadighi Zone-II Water Supply Scheme within Bhagwanpur - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000425/2022-2023</t>
+  </si>
+  <si>
+    <t>1594/TD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Suadighi Zone-I Water Supply Scheme in Bhagabanpur II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2022-2023</t>
+  </si>
+  <si>
+    <t>1435/TD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL INSUADIGHI PWSS, ZONE-II, TW-II, DIST PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2022-2023</t>
+  </si>
+  <si>
+    <t>149/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SUADIGHI PWSS, ZONE-I, TW-I, BHAGAWANPUR-II BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>430/CDD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements at for 3rd Tube well J.L no. -257,Plot no. -240, Mouza -Kasba under Suadighi Zone-I Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2022-2023</t>
+  </si>
+  <si>
+    <t>2097/TD</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development at for 2nd Tube well site J.L no. -262,Plot no. -272, Mouza -Keshaidighi under Suadighi Zone-II Water Supply Scheme within Bhawanpur-II Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000531/2022-2023</t>
+  </si>
+  <si>
+    <t>2098/TD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SUADIGHI PWSS, ZONE-II, TW-II, BHAGAWANPUR -II BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>375/CDD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBE WELL BY DEPARTMENTAL RIG MACHINE IN SUADIGHI PWSS, ZONE-II, TW-II, BLOCK-KHEJURI, DIST-PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2022-2023</t>
+  </si>
+  <si>
+    <t>150/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL IN SUADIGHI PWSS, ZONE-I, TW-I, BLOCK - KHEJURI, DIST PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2022-2023</t>
+  </si>
+  <si>
+    <t>152/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBE WELL BY DEPARTMENTAL RIG MACHINE IN SUADIGHI PWSS, BLOCK BHAGAWANPUR-II, DIST PURBA MEDINIPUR UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>151/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Suadighi (Zone-II) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000451/2021-2022</t>
+  </si>
+  <si>
+    <t>1695/TD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>20/02/2022</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Suadighi (Zone-I) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000450/2021-2022</t>
   </si>
   <si>
     <t>1694/TD</t>
   </si>
   <si>
-    <t>31/01/2022</t>
-[...241 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2021-2022</t>
   </si>
   <si>
     <t>649/TD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2022-2023</t>
   </si>
   <si>
     <t>95/TD</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>RTOR000070/2021-2022</t>
   </si>
   <si>
     <t>648/TD</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Suadighi piped water supply scheme (Zone II), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001467/2022-2023</t>
+  </si>
+  <si>
+    <t>205/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>BALAJI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Laying Rising Main, Earth work filling &amp; Construction of Boundary wall at OHR (1st), 2nd &amp; 3rd Tube Well Site Mouza- Bhupatinagar &amp; Keshaidighi, J.L No.-253,262 for Augmentation of Suadighi Zone-II PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2023-2024</t>
+  </si>
+  <si>
+    <t>1599/TD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Dhalua, JL No. 243 Plot No. 152) of Madhakhali Zone-I Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site (Mouza- Bhupatinagar, JL No. 253 Plot No. 1498) of Suadighi Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>2047/TD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Suadighi piped water supply scheme (Zone I), Block ¿ Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001470/2022-2023</t>
+  </si>
+  <si>
+    <t>208/W/MMD</t>
+  </si>
+  <si>
+    <t>NIRMAN</t>
+  </si>
+  <si>
+    <t>Rising main, Boundary Wall under JJM with allied work at 3rd TW site for Augmentation of SUADIGHI ZONE-I PWSS in Bhagwanpur-II Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000646/2023-2024</t>
+  </si>
+  <si>
+    <t>2598/TD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>19/11/2023</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Suadighi W/S Scheme( TW-III) , Bhagawanpur-II Block under Purba Midnapore District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>1453/CDD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Suadighi Water Supply Scheme TW-I , zone-II (Ref. ID -203932077)</t>
+  </si>
+  <si>
+    <t>BILL/00111/2023-2024</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Suadighi Water Supply Scheme Zone-I, TW-III (Ref. Id-203950247)</t>
+  </si>
+  <si>
+    <t>BILL/00107/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-38</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>BILL/00102/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-26</t>
+  </si>
+  <si>
+    <t>quotation for new power connection at newly sunk t/w at Madhakhali w/s scheme zone -II , T/W - I</t>
+  </si>
+  <si>
+    <t>BILL/00270/2023-2024</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>Restoration of Hard shoulder at Heria-Mugberia and Itaberia-Mugberia Road after laying pipe line by PHE under Haldia Highway Sub Division within Tamluk Highway Divison in the District Purba Medinipur during the year 2022-23</t>
+  </si>
+  <si>
+    <t>BILL/00236/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-121</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>Suadighi W/S scheme TW no.-III, Z-I Ref.-860286948 ID-100000094898</t>
+  </si>
+  <si>
+    <t>BILL/03153/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-449</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
     <t>Electric Quotation for SUADIGHI Water Supply Scheme T/W-II, Zone-II (Ref. ID-204020001)</t>
   </si>
   <si>
     <t>BILL/01825/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-201</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...89 lines deleted...]
-    <t>NIRMAN</t>
+    <t>Left-out portion of uncovered area of different dia. uPVC pipeline within Suadighi Zone-II Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>1910/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Left out Portion of uncovered area with upvc pipes with allied works of Suadighi Zone-I PWSS in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/001225/2023-2024</t>
   </si>
   <si>
     <t>1038/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Rising main, Boundary Wall under JJM with allied work at 3rd TW site for Augmentation of SUADIGHI ZONE-I PWSS in Bhagwanpur-II Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
-[...56 lines deleted...]
-    <t>19/12/2023</t>
+    <t>Boundary Wall Repair at 2nd TW Site and Construction of Toilet at 1st TW site of Suadighi Zone-I PWSS in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2024-2025</t>
+  </si>
+  <si>
+    <t>3339/TD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of SUADIGHI W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: MADHAKHALI C.C.C. Ref. Memo No-2004740459/QUOT/03 DT. 17-05-2024 Application NO- 2004740459 Application type-New connection Consumer Id- 204309985</t>
   </si>
   <si>
     <t>BILL/01130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-246</t>
   </si>
   <si>
     <t>06/06/2024</t>
-  </si>
-[...124 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of MaY"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/09919</t>
   </si>
   <si>
     <t>BILL/06210/2025-2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1303,60 +1303,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.2</v>
+        <v>17.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.02</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>95.65</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1364,2526 +1364,2526 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.47</v>
+        <v>17.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.69</v>
+        <v>584.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.66</v>
+        <v>426.54</v>
       </c>
       <c r="R5" s="4">
-        <v>38.54</v>
+        <v>72.98</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>14.69</v>
+        <v>565.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.65</v>
+        <v>490.77</v>
       </c>
       <c r="R6" s="4">
-        <v>38.43</v>
+        <v>86.81</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.99</v>
+        <v>1.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.45</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>19.77</v>
+        <v>3.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.95</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>85.73</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.99</v>
+        <v>19.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.97</v>
+        <v>17.03</v>
       </c>
       <c r="R9" s="4">
-        <v>99.45</v>
+        <v>86.1</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>4.91</v>
+        <v>19.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.88</v>
+        <v>16.95</v>
       </c>
       <c r="R10" s="4">
-        <v>99.44</v>
+        <v>85.73</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>4.98</v>
+        <v>6.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.95</v>
+        <v>6.18</v>
       </c>
       <c r="R11" s="4">
-        <v>99.45</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>17.91</v>
+        <v>6.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.02</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>17.91</v>
+        <v>7.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>1.01</v>
+        <v>4.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
-        <v>6.94</v>
+        <v>14.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.32</v>
+        <v>5.65</v>
       </c>
       <c r="R15" s="4">
-        <v>91.02</v>
+        <v>38.43</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="P16" s="4">
-        <v>6.18</v>
+        <v>3.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>6.18</v>
+        <v>3.16</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>92.84</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>7.34</v>
+        <v>3.46</v>
       </c>
       <c r="Q17" s="4">
-        <v>7.34</v>
+        <v>3.45</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>99.67</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="P18" s="4">
-        <v>19.77</v>
+        <v>14.69</v>
       </c>
       <c r="Q18" s="4">
-        <v>17.03</v>
+        <v>5.66</v>
       </c>
       <c r="R18" s="4">
-        <v>86.1</v>
+        <v>38.54</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="P19" s="4">
-        <v>3.4</v>
+        <v>4.91</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.16</v>
+        <v>4.88</v>
       </c>
       <c r="R19" s="4">
-        <v>92.84</v>
+        <v>99.44</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="P20" s="4">
-        <v>3.46</v>
+        <v>4.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.45</v>
+        <v>4.97</v>
       </c>
       <c r="R20" s="4">
-        <v>99.67</v>
+        <v>99.45</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="P21" s="4">
-        <v>21.19</v>
+        <v>4.99</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="P22" s="4">
-        <v>58.97</v>
+        <v>4.47</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>21.41</v>
+        <v>4.2</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>95.65</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P24" s="4">
-        <v>0.56</v>
+        <v>21.19</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.56</v>
+        <v>58.97</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P26" s="4">
-        <v>0.56</v>
+        <v>21.41</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>137</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P27" s="4">
-        <v>5.16</v>
+        <v>40.78</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>83.94</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="P28" s="4">
-        <v>40.78</v>
+        <v>0.9</v>
       </c>
       <c r="Q28" s="4">
-        <v>34.24</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>83.94</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="P29" s="4">
-        <v>38.21</v>
+        <v>45.98</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="P30" s="4">
-        <v>27.16</v>
+        <v>38.21</v>
       </c>
       <c r="Q30" s="4">
-        <v>25.53</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>93.98</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P31" s="4">
-        <v>43.4</v>
+        <v>27.16</v>
       </c>
       <c r="Q31" s="4">
-        <v>9.08</v>
+        <v>25.53</v>
       </c>
       <c r="R31" s="4">
-        <v>20.93</v>
+        <v>93.98</v>
       </c>
       <c r="S31" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P32" s="4">
         <v>14.76</v>
       </c>
       <c r="Q32" s="4">
         <v>9.66</v>
       </c>
       <c r="R32" s="4">
         <v>65.48</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="P33" s="4">
         <v>18.35</v>
       </c>
       <c r="Q33" s="4">
         <v>15.83</v>
       </c>
       <c r="R33" s="4">
         <v>86.28</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>131</v>
+        <v>176</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L34" s="4"/>
       <c r="M34" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="P34" s="4">
         <v>0.56</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="L35" s="4"/>
+        <v>181</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>182</v>
+      </c>
       <c r="M35" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O35" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>183</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="P36" s="4">
-        <v>3.64</v>
+        <v>0.56</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="L37" s="4"/>
       <c r="M37" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="P37" s="4">
-        <v>7.11</v>
+        <v>0.59</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P38" s="4">
-        <v>584.44</v>
+        <v>5.16</v>
       </c>
       <c r="Q38" s="4">
-        <v>426.54</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>72.98</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="P39" s="4">
-        <v>565.34</v>
+        <v>3.64</v>
       </c>
       <c r="Q39" s="4">
-        <v>490.77</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>86.81</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>105</v>
+        <v>201</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>106</v>
+        <v>201</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>107</v>
+        <v>179</v>
       </c>
       <c r="P40" s="4">
-        <v>3.4</v>
+        <v>0.56</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="P41" s="4">
-        <v>45.98</v>
+        <v>48.35</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="P42" s="4">
-        <v>48.35</v>
+        <v>43.4</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>9.08</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>20.93</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="P43" s="4">
         <v>7.03</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="P44" s="4">
         <v>60.85</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>223</v>
-[...6 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>229</v>
+        <v>179</v>
       </c>
       <c r="P45" s="4">
-        <v>0.9</v>
+        <v>7.11</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>230</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L46" s="4"/>
       <c r="M46" s="4" t="s">
         <v>232</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>229</v>
+        <v>149</v>
       </c>
       <c r="P46" s="4">
         <v>0.13</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="7" t="s">
         <v>233</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>