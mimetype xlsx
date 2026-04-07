--- v0 (2026-03-03)
+++ v1 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,65 @@
     <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room, Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Kulbari Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000132/2023-2024</t>
   </si>
   <si>
     <t>268/TD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House at OHR site &amp; 2nd Pump house and boundary wall at 2nd TW site and new construction of boundary wall at OHR site and renovation works of OHR for Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2023-2024</t>
   </si>
   <si>
     <t>925/TD</t>
   </si>
   <si>
     <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of 2(Two) nos M.S. Structure over irrigation canal to support 90 mm dia. UPVC distribution pipe under Kulbari Water Supply Scheme at NP 71-893 &amp; NP 72-475 under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.(Each length=15.00 Mtr )</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>3553/TD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1824,87 +1839,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P18" s="4">
         <v>44.56</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.46</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1081.76</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>