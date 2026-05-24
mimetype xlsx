--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,68 +279,50 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at Kulbari Boosting TW IV Application No.-2004567339, Ref ID.-204195755</t>
   </si>
   <si>
     <t>BILL/03934/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-725</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at Kulbari w/s scheme boosting TW III Application No.-2004567719, Ref.-204195754</t>
   </si>
   <si>
     <t>BILL/03933/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-724</t>
-  </si>
-[...16 lines deleted...]
-    <t>BIDHAN MONDAL</t>
   </si>
   <si>
     <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room, Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Kulbari Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000132/2023-2024</t>
   </si>
   <si>
     <t>268/TD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House at OHR site &amp; 2nd Pump house and boundary wall at 2nd TW site and new construction of boundary wall at OHR site and renovation works of OHR for Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2023-2024</t>
   </si>
   <si>
     <t>925/TD</t>
   </si>
@@ -771,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -934,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -995,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>154.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>129.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.7</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1038,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>273.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>272.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1099,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>17.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1160,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1392,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>251.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>251.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1471,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>12.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1697,290 +1679,229 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>184.94</v>
+        <v>26.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="P17" s="4">
-        <v>26.15</v>
+        <v>44.56</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>44.56</v>
+        <v>4.46</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>896.82</v>
+      </c>
+      <c r="P19" s="8">
+        <v>698.47</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>77.88</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>