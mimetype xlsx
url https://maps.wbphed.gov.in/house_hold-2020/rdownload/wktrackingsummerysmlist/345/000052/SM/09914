--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,68 @@
     <t>Repairing &amp; renovation of Pump House at OHR site &amp; 2nd Pump house and boundary wall at 2nd TW site and new construction of boundary wall at OHR site and renovation works of OHR for Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2023-2024</t>
   </si>
   <si>
     <t>925/TD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Construction of 2(Two) nos M.S. Structure over irrigation canal to support 90 mm dia. UPVC distribution pipe under Kulbari Water Supply Scheme at NP 71-893 &amp; NP 72-475 under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.(Each length=15.00 Mtr )</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>3553/TD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>138/TD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>BIDHAN MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1821,87 +1839,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P18" s="4">
         <v>4.46</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P19" s="4">
+        <v>184.94</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>90.33</v>
+      </c>
+      <c r="R19" s="4">
+        <v>48.84</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1081.76</v>
+      </c>
+      <c r="P20" s="8">
+        <v>788.8</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>72.92</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>