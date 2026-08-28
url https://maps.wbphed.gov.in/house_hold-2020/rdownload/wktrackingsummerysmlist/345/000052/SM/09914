--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -131,258 +131,258 @@
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>60/TD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
   </si>
   <si>
+    <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>55/TD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>MAA ANANDAMAYEE</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (One) no Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at OHR Site of Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2022-2023</t>
+  </si>
+  <si>
+    <t>977/TD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Supply of DI Specials for Proposed Rejuvenation &amp; Retrofitting of Laying Distribution System of KULBARI PWSS under tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2022-2023</t>
+  </si>
+  <si>
+    <t>1229/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
     <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District.(Part- A)</t>
   </si>
   <si>
     <t>ORD/000009/2022-2023</t>
   </si>
   <si>
     <t>54/TD</t>
   </si>
   <si>
-    <t>04/07/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
-    <t>Sinking of 1 (One) no Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at OHR Site of Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...32 lines deleted...]
-    <t>BAGLAMUKHI SECURITY SERVICE</t>
+    <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>138/TD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>BIDHAN MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2021-2022</t>
   </si>
   <si>
     <t>642/TD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2022-2023</t>
   </si>
   <si>
     <t>418/TD</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>RTOR000004/2022-2023</t>
   </si>
   <si>
     <t>96/TD</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
-    <t>Rejuvenation &amp; Retrofitting of ground water based Kulbari PWSS to accommodate FHTC in Chandipur Block under Tamluk Sub Division of Tamluk Division in Purba Medinipur District.(Part-D)</t>
-[...10 lines deleted...]
-  <si>
     <t>Sal-bullah /Eucalyptus bullah piling of pipe line and its allied works to accommodate FHTC at Kulbari water supply scheme in Chandipur Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur(PART-A)</t>
   </si>
   <si>
     <t>ORD/000358/2023-2024</t>
   </si>
   <si>
     <t>926/TD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>LITTLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room, Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Kulbari Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>268/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of Pump House at OHR site &amp; 2nd Pump house and boundary wall at 2nd TW site and new construction of boundary wall at OHR site and renovation works of OHR for Kulbari Water Supply Scheme within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2023-2024</t>
+  </si>
+  <si>
+    <t>925/TD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of 2(Two) nos M.S. Structure over irrigation canal to support 90 mm dia. UPVC distribution pipe under Kulbari Water Supply Scheme at NP 71-893 &amp; NP 72-475 under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.(Each length=15.00 Mtr )</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>3553/TD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
     <t>RTOR000197/2023-2024</t>
   </si>
   <si>
     <t>1097/TD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Quotation bill for new service connection at Kulbari w/s scheme boosting TW III Application No.-2004567719, Ref.-204195754</t>
+  </si>
+  <si>
+    <t>BILL/03933/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-724</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation bill for new service connection at Kulbari Boosting TW IV Application No.-2004567339, Ref ID.-204195755</t>
   </si>
   <si>
     <t>BILL/03934/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-725</t>
-  </si>
-[...73 lines deleted...]
-    <t>BIDHAN MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1053,57 +1053,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>273.36</v>
+        <v>251.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>272.86</v>
+        <v>251.38</v>
       </c>
       <c r="R5" s="4">
-        <v>99.82</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1214,729 +1214,729 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>27.12</v>
+        <v>273.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>272.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.92</v>
+        <v>184.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>90.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.84</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>43.14</v>
+        <v>27.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>251.38</v>
+        <v>4.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>251.38</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>12.86</v>
+        <v>43.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.86</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>0.19</v>
+        <v>12.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.01</v>
+        <v>26.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
-        <v>10.34</v>
+        <v>44.56</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="P16" s="4">
-        <v>26.15</v>
+        <v>4.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P17" s="4">
-        <v>44.56</v>
+        <v>0.19</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>4.46</v>
+        <v>10.34</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>184.94</v>
+        <v>11.01</v>
       </c>
       <c r="Q19" s="4">
-        <v>90.33</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>48.84</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1081.76</v>