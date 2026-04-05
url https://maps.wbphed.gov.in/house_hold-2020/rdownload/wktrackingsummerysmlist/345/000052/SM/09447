--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,72 +245,54 @@
   <si>
     <t>BILL/04385/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-823</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of ground water based Golaranij Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Potashpur-I Dev. Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
   </si>
   <si>
     <t>ORD/000381/2022-2023</t>
   </si>
   <si>
     <t>1370/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>26/11/2024</t>
   </si>
   <si>
     <t>KISHORE GHOSH</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
     <t>Repair and Renovation of Pump House &amp; Boundary Wall and others allied works for 1st Tube well site and 2nd Tube Well site at Golaranij Water Supply Scheme in Patashpur-I Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>3318/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>BADAL CHANDRA GOLE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe Line With allied Works of Left Out Area for Augmentation Of Golaranij Water Supply Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte., Purba Medinipur District. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/001201/2023-2024</t>
   </si>
@@ -747,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1444,287 +1426,226 @@
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>35.86</v>
+        <v>4.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>4.92</v>
+        <v>44.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>44.24</v>
+        <v>3.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>524.16</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>