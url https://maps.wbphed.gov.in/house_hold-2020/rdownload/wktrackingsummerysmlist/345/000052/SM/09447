--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -892,54 +892,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1014,54 +1014,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1250,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>11.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.37</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1368,54 +1368,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>392.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>262.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>66.9</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1551,88 +1551,88 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>3.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.12</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>524.16</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>282.68</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>53.93</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>