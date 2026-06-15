--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>ORD/001201/2023-2024</t>
   </si>
   <si>
     <t>738/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Golaranij W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
   </si>
   <si>
     <t>ORD/000714/2022-2023</t>
   </si>
   <si>
     <t>1212/TD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>05/11/2022</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Golaranij W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Golaranij PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.) iii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Golaranij PWSS within Patashpur -I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000870/2022-2023</t>
+  </si>
+  <si>
+    <t>3221/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1565,87 +1583,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>3.81</v>
       </c>
       <c r="Q14" s="4">
         <v>3.28</v>
       </c>
       <c r="R14" s="4">
         <v>86.12</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>35.86</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>4.46</v>
+      </c>
+      <c r="R15" s="4">
+        <v>12.44</v>
+      </c>
+      <c r="S15" s="4">
+        <v>80</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>560.02</v>
+      </c>
+      <c r="P16" s="8">
+        <v>287.14</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>51.27</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>