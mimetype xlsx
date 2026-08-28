--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Golaranji</t>
   </si>
   <si>
     <t>SM/09447</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2021-2022</t>
+  </si>
+  <si>
+    <t>1249/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell (Mouza - Gonara, JL No. - 187, Plot No. -41)of Golaranij Water Supply Scheme under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>134/TD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Golaranij Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Potashpur-I Dev. Block under Contai Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000381/2022-2023</t>
+  </si>
+  <si>
+    <t>1370/TD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>KISHORE GHOSH</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Golaranji Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000322/2021-2022</t>
   </si>
   <si>
     <t>1615/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell (Mouza - Gonara, JL No. - 187, Plot No. -41)of Golaranij Water Supply Scheme under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...14 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd Tube Well site for Golaranij W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000714/2022-2023</t>
+  </si>
+  <si>
+    <t>1212/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>05/11/2022</t>
+  </si>
+  <si>
+    <t>BADAL CHANDRA GOLE</t>
+  </si>
+  <si>
+    <t>RTOR000060/2021-2022</t>
+  </si>
+  <si>
+    <t>1273/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Laying Rising main and other allied works Augmentation of Golaranij W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Golaranij PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.) iii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Golaranij PWSS within Patashpur -I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000870/2022-2023</t>
+  </si>
+  <si>
+    <t>3221/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Golaranji, Block Potashpur I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001914/2022-2023</t>
+  </si>
+  <si>
+    <t>816/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>MEGA SOLAR ENERGY</t>
   </si>
   <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Rejuvenation of Golaranij Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000534/2023-2024</t>
   </si>
   <si>
     <t>1835/TD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>RAMESH &amp; SHANTI ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...49 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crews Including Allied Materials for construction of Tube Well ( 250mm X150mm) at Golaranji W/S Scheme within Purba Medinipur District under Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000179/2023-2024</t>
   </si>
   <si>
     <t>1412/CDD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
+    <t>Repair and Renovation of Pump House &amp; Boundary Wall and others allied works for 1st Tube well site and 2nd Tube Well site at Golaranij Water Supply Scheme in Patashpur-I Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2024-2025</t>
+  </si>
+  <si>
+    <t>3318/TD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe Line With allied Works of Left Out Area for Augmentation Of Golaranij Water Supply Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte., Purba Medinipur District. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/001201/2023-2024</t>
+  </si>
+  <si>
+    <t>738/TD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
     <t>Quotation Bill for New Service connection at T/W NO-III Of GOLARANIJ W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, AMARSI C.C.C. Ref. Memo No- 2004609771/QUOT/03 DT. 21-02-2024 Application NO- 2004609771 Application type-New connection Reference Id- 204223235</t>
   </si>
   <si>
     <t>BILL/04385/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-823</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...82 lines deleted...]
-    <t>M/S. PRADIP PRADHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,802 +885,802 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>3.46</v>
+        <v>10.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.04</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>87.84</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>13.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.2</v>
+        <v>392.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.2</v>
+        <v>262.56</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>66.9</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>10.87</v>
+        <v>3.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.84</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>18.08</v>
+        <v>3.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.12</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="P8" s="4">
-        <v>11.79</v>
+        <v>18.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.26</v>
+        <v>35.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.61</v>
+        <v>4.46</v>
       </c>
       <c r="R9" s="4">
-        <v>85.37</v>
+        <v>12.44</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>5.82</v>
+        <v>11.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>392.47</v>
+        <v>4.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>262.56</v>
+        <v>4.2</v>
       </c>
       <c r="R11" s="4">
-        <v>66.9</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
-        <v>4.92</v>
+        <v>11.26</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>85.37</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>44.24</v>
+        <v>4.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="P14" s="4">
-        <v>3.81</v>
+        <v>44.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.28</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>86.12</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>35.86</v>
+        <v>5.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>12.44</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>560.02</v>