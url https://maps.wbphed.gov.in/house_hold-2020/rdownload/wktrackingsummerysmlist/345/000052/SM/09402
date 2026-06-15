--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,95 @@
     <t>24/03/2023</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>ECO ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of Pump house, Construction of Boundary Wall, Laying Rising main pipe line &amp; Supply under JJM with allied work for Kasbagola PWSS within Egra-I Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000200/2023-2024</t>
   </si>
   <si>
     <t>401/TD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00706/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6mx 3.0m), Boundary Wall, Proposed Rising &amp; Interconnection, Supply and delivery of different dia D.I. specials &amp; fittings with allied works under JJM at 4th TW site for Augmentation of Kasbagola Water Supply Scheme within Egra-I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000592/2024-2025</t>
+  </si>
+  <si>
+    <t>490/TD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>AYSAN KHAN</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -922,54 +967,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>13.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.8</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -983,54 +1028,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1260,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>287.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>156.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.49</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1276,54 +1321,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>13.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>37.75</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1337,54 +1382,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>31.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.75</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1398,54 +1443,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>3.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1459,54 +1504,54 @@
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>18.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>84.08</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1679,54 @@
       <c r="I15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>35.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>39.3</v>
       </c>
       <c r="S15" s="4">
         <v>25</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1695,101 +1740,278 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>26.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>14.62</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>55.89</v>
       </c>
       <c r="S16" s="4">
         <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.11</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>15.06</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>486.68</v>
+      </c>
+      <c r="P20" s="8">
+        <v>253.4</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>52.07</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>