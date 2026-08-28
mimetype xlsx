--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,333 +89,333 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Kasbagola PWSS to Accommodate FHTC in EGRA-I Block under Digha Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/09402</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kasbagola Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000191/2021-2022</t>
+  </si>
+  <si>
+    <t>1200/TD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Kasbagola Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Egra-I Dev. Block under Digha Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2021-2022</t>
+  </si>
+  <si>
+    <t>1910/TD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>KISHORE GHOSH</t>
+  </si>
+  <si>
     <t>Sinking of 300 mm. x 200 mm. dia. x 230 mtr. deep tube well by direct rotary rig method using UPVC pipe and UPVC Deep Well Screen (RDS) at Kasbagola PWSS, Block- EGRA-I under Digha Sub-Division of Tamluk Division Dist- Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000575/2021-2022</t>
   </si>
   <si>
     <t>2048/TD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
-    <t>KISHORE GHOSH</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2021-2022</t>
   </si>
   <si>
     <t>1955/TD</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2021-2022</t>
   </si>
   <si>
     <t>2189/TD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Kasbagola PWSS to Accommodate FHTC in EGRA-I Block under Digha Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001925/2022-2023</t>
+  </si>
+  <si>
+    <t>844/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>ECO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house, Construction of Boundary Wall, Laying Rising main pipe line &amp; Supply under JJM with allied work for Kasbagola PWSS within Egra-I Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>401/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, of 3rd Tube Well site with allied works of Kasbagola &amp; its adjoining mouzas W/S Scheme within Egra -I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2023-2024</t>
+  </si>
+  <si>
+    <t>594/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Requirement of additional pipeline to accommodate FHTC under JJM for Augmentation of Kasbagola PWSS under Egra-I Block within Digha Sub-Division of Tamluk Division, P.H.E. Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000749/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/TD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Supply of CIDF sluice valve for Augmentation of Kasbagola PWSS within Egra-I Block under Digha Sub Division of Tamluk division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>2334/TD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>18/09/2023</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 230 Mtrs. Depth) by utilising Departmental Machineries for Kasbagola W/S Scheme (T/W-I) , Egra-I Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>859/CDD</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Electric Quotiaton for Kasbagola Water Supply Scheme T/W-III (Ref. ID-204005246)</t>
   </si>
   <si>
     <t>BILL/00380/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-66</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Kasbagola Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Egra-I Dev. Block under Digha Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...83 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Bill for damage of Road flank / hard shoulder due to cutting of hard shoulder and road flank on Alamgiri Birbara Khosbagola Road from 5.80 Km. to 6.20 Km., 6.40 Km. to 6.50 Km. &amp; 6.80 Km. to 7.00 Km. for laying water pipe line of Kasbagola PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/00990/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-493</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Quotation for new service connection at TW-4 of Kasbagola ws scheme under MMD, PHE Dte, Block-Egra-1, Chorpalia CCC Application no-2004773721 Con ID-204332518</t>
   </si>
   <si>
     <t>BILL/01328/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-359</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
-    <t>Bill for damage of Road flank / hard shoulder due to cutting of hard shoulder and road flank on Alamgiri Birbara Khosbagola Road from 5.80 Km. to 6.20 Km., 6.40 Km. to 6.50 Km. &amp; 6.80 Km. to 7.00 Km. for laying water pipe line of Kasbagola PWSS.</t>
-[...53 lines deleted...]
-    <t>ANUSKA ENTERPRISE</t>
+    <t>Construction of Pump House (3.6mx 3.0m), Boundary Wall, Proposed Rising &amp; Interconnection, Supply and delivery of different dia D.I. specials &amp; fittings with allied works under JJM at 4th TW site for Augmentation of Kasbagola Water Supply Scheme within Egra-I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000592/2024-2025</t>
+  </si>
+  <si>
+    <t>490/TD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>AYSAN KHAN</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00706/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,57 +964,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.75</v>
+        <v>3.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.69</v>
+        <v>3.78</v>
       </c>
       <c r="R3" s="4">
-        <v>77.8</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1025,940 +1025,940 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.78</v>
+        <v>287.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.78</v>
+        <v>156.81</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>54.49</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>11.7</v>
+        <v>13.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.8</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>14.39</v>
+        <v>11.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>0.61</v>
+        <v>14.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>287.79</v>
+        <v>35.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>156.81</v>
+        <v>13.97</v>
       </c>
       <c r="R8" s="4">
-        <v>54.49</v>
+        <v>39.3</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>13.42</v>
+        <v>26.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.07</v>
+        <v>14.62</v>
       </c>
       <c r="R9" s="4">
-        <v>37.75</v>
+        <v>55.89</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>31.07</v>
+        <v>13.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>29.75</v>
+        <v>5.07</v>
       </c>
       <c r="R10" s="4">
-        <v>95.75</v>
+        <v>37.75</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>3.38</v>
+        <v>31.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.38</v>
+        <v>29.75</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>95.75</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>18.23</v>
+        <v>3.38</v>
       </c>
       <c r="Q12" s="4">
-        <v>15.33</v>
+        <v>3.38</v>
       </c>
       <c r="R12" s="4">
-        <v>84.08</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>4.68</v>
+        <v>18.23</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>15.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.08</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>1.24</v>
+        <v>0.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>35.55</v>
+        <v>1.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>13.97</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>39.3</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>26.15</v>
+        <v>4.68</v>
       </c>
       <c r="Q16" s="4">
-        <v>14.62</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>55.89</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4"/>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>1.11</v>
+        <v>15.06</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>15.06</v>
+        <v>4.78</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="P19" s="4">
-        <v>4.78</v>
+        <v>1.11</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>