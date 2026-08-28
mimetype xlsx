--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Different works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Mohisda (Demarihat) Zone-II Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09338</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of Diesel Motor Cab / Luxury Taxi (Commercial) with catalytic converter attachment (Bharat Stage-IV) on daily basis for the period from 01.12.2021 to 30.11.2022 i.e. 01 (One) year for the use of the Office of the Assistant Engineer, RWS Tamluk Sub-Division, under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001000/2021-2022</t>
+  </si>
+  <si>
+    <t>309/RWS/TSD</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>SRIMANTA PANJA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Mohisda (Demarihat) PWSS (Zone - II) Water Supply under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000169/2021-2022</t>
   </si>
   <si>
     <t>1178/TD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Hiring of Diesel Motor Cab / Luxury Taxi (Commercial) with catalytic converter attachment (Bharat Stage-IV) on daily basis for the period from 01.12.2021 to 30.11.2022 i.e. 01 (One) year for the use of the Office of the Assistant Engineer, RWS Tamluk Sub-Division, under Tamluk Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SRIMANTA PANJA</t>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Mohisda Zone-II &amp; its adjoining mouzas Water Supply Scheme within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000119/2022-2023</t>
+  </si>
+  <si>
+    <t>622/TD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2021-2022</t>
   </si>
   <si>
     <t>641/TD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>652/TD</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of construction of switch room cum Chlorine room and Boundary Wall at OHR Site and Repairing &amp; renovation of construction of switch room cum Chlorine room and Boundary Wall at 2 nd Tube Well Site for Mohisda (Zone-II) Water Supply Scheme within Sahid Matangini Dev.Block under Tamluk Sub Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000851/2022-2023</t>
   </si>
   <si>
     <t>3205/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>TARUN KOLEY</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000214/2023-2024</t>
   </si>
   <si>
     <t>1114/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,57 +787,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.26</v>
+        <v>1.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>158.51</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -848,384 +848,384 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.48</v>
+        <v>6.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>23.01</v>
+        <v>570.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>337.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.05</v>
+        <v>23.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>16.19</v>
+        <v>10.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>0.19</v>
+        <v>16.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>570.24</v>
+        <v>0.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>627.43</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>345.76</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>55.11</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>