--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,342 +113,342 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Asadtalia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000188/2021-2022</t>
   </si>
   <si>
     <t>1197/TD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2021-2022</t>
+  </si>
+  <si>
+    <t>1263/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Asadtalia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2021-2022</t>
+  </si>
+  <si>
+    <t>1815/TD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Laying Rising main, laying left out pipe line, canal crossing and supporting work with Drum Sheet walling and Earth filling in Asadtalia Water Supply Scheme within Sutahata Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000550/2022-2023</t>
+  </si>
+  <si>
+    <t>2168/TD</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well I under Asadtaliya water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001135/2022-2023</t>
+  </si>
+  <si>
+    <t>2116/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>BALAJI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well II under Asadtaliya water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001136/2022-2023</t>
+  </si>
+  <si>
+    <t>2117/W/MMD</t>
+  </si>
+  <si>
+    <t>SHOVAN KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia CIDF Sluice Valve for Asadtalia Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2021-2022</t>
+  </si>
+  <si>
+    <t>2186/TD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREWS AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 270 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR ASADTALIA W/S SCHEME (TW-I), SUTAHATA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>15/CDD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>04/05/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at Head work &amp; 2nd tube well site of Asadtalia Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2022-2023</t>
+  </si>
+  <si>
+    <t>1068/TD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>06/10/2022</t>
+  </si>
+  <si>
+    <t>BUNBA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>PROVIDING TUBE WELL MATERIALS WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT ASADTALIA W/S SCH (TW-II) UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>254/CMSD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>03/07/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING PEA SIZE GRAVELS AND BENTONITE POWDER SODIUM BASED AT SITE WITH OTHER MATERIALS &amp; WORKS FOR CONSTRUCTION OF TUBE WELL AT ASADTALIA PWSS, SUTAHATA BLOCK UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>226/CMSD-I</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING STRAINER CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS &amp; WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT ASADTALIA PWSS, SUTAHATA BLOCK UNDER CDD, HE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>224/CMSD-I (D)</t>
+  </si>
+  <si>
+    <t>PROVIDING HOUSING PIPE CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS &amp; WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT ASADTALIA PWSS, SUTAHATA BLOCK UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>225/CMSD-I</t>
+  </si>
+  <si>
+    <t>PROVIDING TUBEWELL MATERIALS, CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT AMODGHATA W/S SCH TW-II, POLBA DADPUR BLOCK, HOOGHLY DISTRICT UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>378/CMSD-II</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 210 mtrs. Depth) by utilising Departmental machineries for baidyapur W/S Scheme, Tarakeswar block under hooghly District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>1724/CDD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Drilling crew and other allied works for construction of TW (300mm x 200mm x280mtrs) by utilising Departmental machinery for Sutahata Block under Purba Midnapur, CDD,PHE Dte.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>106/CDD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
-    <t>MENAKA ENTERPRISE</t>
-[...101 lines deleted...]
-    <t>SHOVAN KUMAR DAS</t>
+    <t>RTOR000055/2021-2022</t>
+  </si>
+  <si>
+    <t>1868/TD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
   </si>
   <si>
     <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments at newly sunk replacement tube well-II under Asadtaliya w/s scheme under Medinipur Mechanical Division P.H.E Dte. in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000416/2023-2024</t>
   </si>
   <si>
     <t>578/HESD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments at newly sunk replacement tube well-I under Asadtaliya w/s scheme under Medinipur Mechanical Division P.H.E Dte. in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000415/2023-2024</t>
   </si>
   <si>
     <t>579/HESD</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of different dia CIDF Sluice Valve for Asadtalia Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
-[...94 lines deleted...]
-  <si>
     <t>Quotation payment for shifting of 11 KV line at Gobindapur on Full deposit of scheme of Asadtalia PWSS of Sutathat Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00538/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-282</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...31 lines deleted...]
-    <t>25/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1000,1211 +1000,1211 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.55</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.7</v>
+        <v>11.63</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>18.53</v>
+        <v>303.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>242.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.96</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>5</v>
+        <v>64.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>54.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>11.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.96</v>
+        <v>11.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.67</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.98</v>
+        <v>3.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>11.24</v>
+        <v>18.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.84</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>11.37</v>
+        <v>3.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.71</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>0.13</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>32.36</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>0.19</v>
+        <v>4.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.26</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>3.61</v>
+        <v>4.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.38</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="P15" s="4">
-        <v>3.95</v>
+        <v>5</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>44.56</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>13.83</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>11.63</v>
+        <v>18.7</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.33</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>33</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="P19" s="4">
         <v>10.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="P20" s="4">
-        <v>2.92</v>
+        <v>0.13</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="P21" s="4">
-        <v>303.25</v>
+        <v>0.19</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>64.43</v>
+        <v>2.92</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>498.82</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>381.56</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>76.49</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>