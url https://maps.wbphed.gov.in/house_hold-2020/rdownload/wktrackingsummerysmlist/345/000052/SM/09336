--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -456,65 +456,50 @@
     <t>30/05/2023</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Installation of 4 Nos. Display Board at different PWSS works sites under Haldia Sub-Division of Tamluk Division, PHE Dte. (for Barbasudevpur PWSS, Lakshya PWSS, Chaitanyapur Zone-II PWSS, Manoharpur PWSS) (Phase-VI)</t>
   </si>
   <si>
     <t>ORD/001171/2023-2024</t>
   </si>
   <si>
     <t>767/HSD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
-  </si>
-[...13 lines deleted...]
-    <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including supply of all labour &amp; materials for Augmentation of Barbasudebpur Water Supply Scheme,with in Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. (Part-E)</t>
   </si>
   <si>
     <t>ORD/000484/2022-2023</t>
   </si>
   <si>
     <t>1886/TD</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MAA ANANDAMAYEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -921,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1084,54 +1069,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>53.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="S3" s="4">
         <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1145,54 +1130,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1191,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>18.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1267,54 +1252,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>18.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.38</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1328,54 +1313,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>3.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.28</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1370,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>3.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.33</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1446,54 +1431,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>47.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>43.13</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.95</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1492,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>24.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1568,54 +1553,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>11.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.32</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.65</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1629,54 +1614,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>13.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>13.66</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1690,54 +1675,54 @@
       <c r="I13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>12.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.06</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1747,54 +1732,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>39.2</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1808,54 +1793,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>47.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>46.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.78</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1869,54 +1854,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>4.13</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1930,54 +1915,54 @@
       <c r="I17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>3.44</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1989,54 +1974,54 @@
         <v>111</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P18" s="4">
         <v>3.5</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.38</v>
       </c>
       <c r="S18" s="4">
         <v>75</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2335,54 +2320,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P24" s="4">
         <v>6.22</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>75.92</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2396,223 +2381,162 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P25" s="4">
         <v>0.83</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>30</v>
+        <v>151</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="4">
-        <v>84.54</v>
+        <v>104.61</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>74.3</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>71.02</v>
       </c>
       <c r="S26" s="4">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="3">
-[...27 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="A27" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>412.18</v>
+      </c>
+      <c r="P27" s="8">
+        <v>300.85</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>72.99</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>