--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -474,50 +474,65 @@
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>Construction of R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including supply of all labour &amp; materials for Augmentation of Barbasudebpur Water Supply Scheme,with in Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. (Part-E)</t>
   </si>
   <si>
     <t>ORD/000484/2022-2023</t>
   </si>
   <si>
     <t>1886/TD</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MAA ANANDAMAYEE</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (646 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2021-2022</t>
+  </si>
+  <si>
+    <t>1769/TD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2456,87 +2471,148 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P26" s="4">
         <v>104.61</v>
       </c>
       <c r="Q26" s="4">
         <v>74.3</v>
       </c>
       <c r="R26" s="4">
         <v>71.02</v>
       </c>
       <c r="S26" s="4">
         <v>96</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P27" s="4">
+        <v>84.54</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>50.24</v>
+      </c>
+      <c r="R27" s="4">
+        <v>59.43</v>
+      </c>
+      <c r="S27" s="4">
+        <v>75</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>496.72</v>
+      </c>
+      <c r="P28" s="8">
+        <v>351.09</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>70.68</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>