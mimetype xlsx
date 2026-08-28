--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,450 +89,450 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Barbasudevpur PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/09336</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bar Basudevpur Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000189/2021-2022</t>
+  </si>
+  <si>
+    <t>1198/TD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000027/2021-2022</t>
+  </si>
+  <si>
+    <t>1300/TD</t>
+  </si>
+  <si>
+    <t>20/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (446 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part-II)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000337/2021-2022</t>
   </si>
   <si>
     <t>1770/TD</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>20/03/2022</t>
   </si>
   <si>
     <t>SHAKEEL KHAN</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bar Basudevpur Water Supply Scheme under Tamluk Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>RADIANT</t>
+    <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (646 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2021-2022</t>
+  </si>
+  <si>
+    <t>1769/TD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (346 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2021-2022</t>
+  </si>
+  <si>
+    <t>1772/TD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>FARID UDDIN AHMED</t>
+  </si>
+  <si>
+    <t>Additional Laying Distribution System of 200 mm dia upvc pipe line and Cannel Crossing by G.I. pipes with cement concrete and M.S. structure on 110 mm dia(sec 2-14) and 180 mm dia(sec-20-23) of pipe line of Barbasudevpur Water Supply Scheme of Haldia Sub-Division under Tamluk Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000307/2022-2023</t>
+  </si>
+  <si>
+    <t>1147/TD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well II under Barbasudebpur water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001138/2022-2023</t>
+  </si>
+  <si>
+    <t>2119/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>M/S B.M. ELECTRICAL</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-IV &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH DRIVER FOR THE OFFICE OF THE EXECUTIVE ENGINEER, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2022-2023</t>
+  </si>
+  <si>
+    <t>217/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>SUMAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (346 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part- III)</t>
+  </si>
+  <si>
+    <t>ORD/000338/2021-2022</t>
+  </si>
+  <si>
+    <t>1771/TD</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 270 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BARBASUDEVPUR W/S SCH (REPLACEMENT TW-II), SUTAHATA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000053/2022-2023</t>
   </si>
   <si>
     <t>108/CDD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
+    <t>ADDITIONAL DRILLING (DEPTH 270 MTR TO 320 MTR) AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL FOR BARBASUDEVPUR W/S SCHEME (REPLACEMENT TW-II), IN HALDIA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000216/2022-2023</t>
+  </si>
+  <si>
+    <t>402/CMSD-II</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room at Head work &amp; 2nd tube well site respectively of Barbasudevpur Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>1383/TD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 270 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BARBASUDEVPUR W/S SCH (REPLACEMENT TW-I), SUTAHATA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
     <t>107/CDD</t>
   </si>
   <si>
-    <t>ADDITIONAL DRILLING (DEPTH 270 MTR TO 320 MTR) AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL FOR BARBASUDEVPUR W/S SCHEME (REPLACEMENT TW-II), IN HALDIA BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>ADDITIONAL DRILLING (DEPTH 270 MTR TO 320 MTR) AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL FOR BARBASUDEVPUR W/S SCH (REPLACEMENT TW-I), IN HALDIA BLOCK UNDER PURRBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000215/2022-2023</t>
   </si>
   <si>
     <t>154/S&amp;WSD</t>
   </si>
   <si>
     <t>12/08/2022</t>
   </si>
   <si>
     <t>27/08/2022</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Barbasudevpur Water Supply Scheme to accommodate FHTC (346 nos.) in Haldia Block of Purba Medinipur District under Tamluk Division, PHE Dte. (Part-IV)</t>
-[...56 lines deleted...]
-    <t>M/S B.M. ELECTRICAL</t>
+    <t>Construction of R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including supply of all labour &amp; materials for Augmentation of Barbasudebpur Water Supply Scheme,with in Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000484/2022-2023</t>
+  </si>
+  <si>
+    <t>1886/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MAA ANANDAMAYEE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF CONSUMBLES AND OTHERS WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT AMODGHATA W/S SCH, TW-II, HOOGHLY DISTRICT,UNDER CDD. PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2022-2023</t>
+  </si>
+  <si>
+    <t>379/CMSD-II</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000056/2021-2022</t>
+  </si>
+  <si>
+    <t>1834/TD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
   </si>
   <si>
     <t>Laying of additional 90mm dia. distribution pipe line and cannel crossing by M.S. structure for 140mm dia. distribution pipe laying of Barbasudevpur Water Supply Scheme of Haldia Sub-Division under Tamluk Division P.H.E. Dte. (Phase - II)</t>
   </si>
   <si>
     <t>ORD/000663/2022-2023</t>
   </si>
   <si>
     <t>2348/TD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
-    <t>MAA KALI CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Barbasudevpur PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001518/2022-2023</t>
   </si>
   <si>
     <t>362/W/MMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
-    <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-IV &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH DRIVER FOR THE OFFICE OF THE EXECUTIVE ENGINEER, CDD, PHE DTE.</t>
-[...53 lines deleted...]
-    <t>C.M. ENTERPRISE</t>
+    <t>Laying of proposed Rising main line and inter connection at Barbasudevpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2023-2024</t>
+  </si>
+  <si>
+    <t>802/TD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments for Augumentation of ground water based Barbasudebpur PWSS to accommodate FHTC in Haldia block under Haldia Sub Division of Tamluk Division in purba medinipur district under JJM program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000426/2023-2024</t>
   </si>
   <si>
     <t>623/HESD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...22 lines deleted...]
-  <si>
     <t>Fuel Charges for the month of January 2023</t>
   </si>
   <si>
     <t>BILL/00142/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-353</t>
   </si>
   <si>
     <t>MIRA SERVICE STATION</t>
   </si>
   <si>
     <t>FUEL CHARGE MONTH OF FEBRUARY 2023</t>
   </si>
   <si>
     <t>BILL/00194/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-387</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Fuel Charges bill</t>
   </si>
   <si>
     <t>BILL/00100/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-326</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
-    <t>Laying of proposed Rising main line and inter connection at Barbasudevpur Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Installation of 4 Nos. Display Board at different PWSS works sites under Haldia Sub-Division of Tamluk Division, PHE Dte. (for Barbasudevpur PWSS, Lakshya PWSS, Chaitanyapur Zone-II PWSS, Manoharpur PWSS) (Phase-VI)</t>
   </si>
   <si>
     <t>ORD/001171/2023-2024</t>
   </si>
   <si>
     <t>767/HSD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
-  </si>
-[...31 lines deleted...]
-    <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1081,1494 +1081,1494 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>53.9</v>
+        <v>4.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>17.85</v>
+        <v>4.21</v>
       </c>
       <c r="R3" s="4">
-        <v>33.12</v>
+        <v>98.28</v>
       </c>
       <c r="S3" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.28</v>
+        <v>19.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.21</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.28</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>18.28</v>
+        <v>53.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.82</v>
+        <v>17.85</v>
       </c>
       <c r="R5" s="4">
-        <v>97.47</v>
+        <v>33.12</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>18.28</v>
+        <v>84.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.62</v>
+        <v>50.24</v>
       </c>
       <c r="R6" s="4">
-        <v>96.38</v>
+        <v>59.43</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.17</v>
+        <v>47.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.01</v>
+        <v>43.13</v>
       </c>
       <c r="R7" s="4">
-        <v>63.28</v>
+        <v>90.95</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.17</v>
+        <v>24.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.07</v>
+        <v>24.11</v>
       </c>
       <c r="R8" s="4">
-        <v>65.33</v>
+        <v>96.89</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>47.43</v>
+        <v>11.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>43.13</v>
+        <v>10.32</v>
       </c>
       <c r="R9" s="4">
-        <v>90.95</v>
+        <v>91.65</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>24.88</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.11</v>
+        <v>0.35</v>
       </c>
       <c r="R10" s="4">
-        <v>96.89</v>
+        <v>39.2</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>11.26</v>
+        <v>47.34</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.32</v>
+        <v>46.29</v>
       </c>
       <c r="R11" s="4">
-        <v>91.65</v>
+        <v>97.78</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>13.75</v>
+        <v>18.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>13.66</v>
+        <v>17.82</v>
       </c>
       <c r="R12" s="4">
-        <v>99.35</v>
+        <v>97.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>12.63</v>
+        <v>3.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.88</v>
+        <v>2.01</v>
       </c>
       <c r="R13" s="4">
-        <v>94.06</v>
+        <v>63.28</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>4.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.35</v>
+        <v>3.88</v>
       </c>
       <c r="R14" s="4">
-        <v>39.2</v>
+        <v>94</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>47.34</v>
+        <v>18.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>46.29</v>
+        <v>17.62</v>
       </c>
       <c r="R15" s="4">
-        <v>97.78</v>
+        <v>96.38</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
-        <v>4.13</v>
+        <v>3.17</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.88</v>
+        <v>2.07</v>
       </c>
       <c r="R16" s="4">
-        <v>94</v>
+        <v>65.33</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>3.44</v>
+        <v>104.61</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.56</v>
+        <v>74.3</v>
       </c>
       <c r="R17" s="4">
-        <v>74.42</v>
+        <v>71.02</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I18" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="J18" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>3.5</v>
+        <v>3.44</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.24</v>
+        <v>2.56</v>
       </c>
       <c r="R18" s="4">
-        <v>92.38</v>
+        <v>74.42</v>
       </c>
       <c r="S18" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="P19" s="4">
-        <v>19.51</v>
+        <v>9.79</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>119</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="P20" s="4">
-        <v>9.79</v>
+        <v>13.75</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>13.66</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="I21" s="13"/>
-      <c r="J21" s="13"/>
+      <c r="I21" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>0.2</v>
+        <v>12.63</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>94.06</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="P22" s="4">
-        <v>0.2</v>
+        <v>6.22</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>75.92</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="I23" s="13"/>
-      <c r="J23" s="13"/>
+      <c r="J23" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P23" s="4">
-        <v>0.46</v>
+        <v>3.5</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>92.38</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="P24" s="4">
-        <v>6.22</v>
+        <v>0.2</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.72</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>75.92</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.83</v>
+        <v>0.2</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>104.61</v>
+        <v>0.46</v>
       </c>
       <c r="Q26" s="4">
-        <v>74.3</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>71.02</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P27" s="4">
-        <v>84.54</v>
+        <v>0.83</v>
       </c>
       <c r="Q27" s="4">
-        <v>50.24</v>
+        <v>0.83</v>
       </c>
       <c r="R27" s="4">
-        <v>59.43</v>
+        <v>99.62</v>
       </c>
       <c r="S27" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>496.72</v>