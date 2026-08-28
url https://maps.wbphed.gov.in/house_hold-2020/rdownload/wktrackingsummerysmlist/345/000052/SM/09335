--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,258 +113,258 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Majna Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000166/2021-2022</t>
   </si>
   <si>
     <t>1170/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>1264/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply &amp; Delivery of different dia Sluice Valve for Augmentation of Majna Water Supply Scheme under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000661/2021-2022</t>
   </si>
   <si>
     <t>2216/TD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at OHR site( Mouza- Nayabasan ,J.L. No-294, Plot No- 319), for Majna W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (for West side &amp; North Side)</t>
+  </si>
+  <si>
+    <t>ORD/000412/2022-2023</t>
+  </si>
+  <si>
+    <t>344/TD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>PARTHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) for OHR site at Majna BPHC Premises for Majna W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (for East side &amp; South Side)</t>
+  </si>
+  <si>
+    <t>ORD/000415/2022-2023</t>
+  </si>
+  <si>
+    <t>373/TD</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Majna Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of RCC Over Head Reservoir of Capacity 250 cum. And staging height 20.00 mtr. With allied work including Sub Soil Investigation within Contai-I Dev. Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>1845/TD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000057/2021-2022</t>
+  </si>
+  <si>
+    <t>1902/TD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000086/2021-2022</t>
+  </si>
+  <si>
+    <t>2217/TD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>82/TD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Majna W/S Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land) ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Majna PWSS within Contai -I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iii) Laying rising main and other allied works Augmentation of Majna W/S Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000861/2022-2023</t>
+  </si>
+  <si>
+    <t>3217/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR BERA</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Supply Scheme for Majna, Block Contai I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001912/2022-2023</t>
+  </si>
+  <si>
+    <t>813/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>MEGA SOLAR ENERGY</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Majna W/S Scheme (T/W-III) , Contai-I Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000106/2023-2024</t>
   </si>
   <si>
     <t>855/CDD</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) for OHR site at Majna BPHC Premises for Majna W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (for East side &amp; South Side)</t>
-[...74 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Laying of Distribution pipe line by UPVC pipes with allied works due to Construction of drain by Local Panchayet of Majna and its adjoining mouzas Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000748/2023-2024</t>
+  </si>
+  <si>
+    <t>1714/CSD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
   </si>
   <si>
     <t>Electric Quotation for MAJNA Water Supply Scheme T/W-III, (Ref. ID-204068438)</t>
   </si>
   <si>
     <t>BILL/01930/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-235</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...73 lines deleted...]
-    <t>30/09/2023</t>
   </si>
   <si>
     <t>Repair and Renovation of Pump House and others allied works for OHR &amp; 2nd Tube well site at Majna Water Supply Scheme in Contai - Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3398/TD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -931,922 +931,922 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.08</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.06</v>
+        <v>13.16</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.61</v>
+        <v>4.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.85</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.76</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>4.84</v>
+        <v>3.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.16</v>
+        <v>324.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>303.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.52</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
         <v>13.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
         <v>20.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
         <v>20.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.52</v>
+        <v>19.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>19.54</v>
+        <v>11.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>41.19</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>11.34</v>
+        <v>14.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>324.35</v>
+        <v>2.66</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>2.66</v>
+        <v>3.52</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
         <v>1.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>468.28</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>326.08</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>69.63</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>