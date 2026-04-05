--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -344,135 +344,105 @@
   <si>
     <t>ORD/000904/2022-2023</t>
   </si>
   <si>
     <t>307/CSD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>Augmentation of Anurai Water Supply Scheme by Providing Laying Distribution System and FHTC in In Contai-III &amp; Deshpran Block Of in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000301/2021-2022</t>
   </si>
   <si>
     <t>1639/TD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>04/12/2025</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MFG. PVT. LTD.</t>
   </si>
   <si>
     <t>Supply &amp; delivery D.I. Specials for Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000401/2022-2023</t>
   </si>
   <si>
     <t>690 / CSD</t>
   </si>
   <si>
     <t>07/10/2022</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional 3rd Tube well under Anurai water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001272/2022-2023</t>
   </si>
   <si>
     <t>2201/W/MMD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>A G ENTERPRISE</t>
   </si>
   <si>
-    <t>Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
-[...10 lines deleted...]
-  <si>
     <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Anurai PWSS within Deshpran Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000278/2024-2025</t>
   </si>
   <si>
     <t>2906/TD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>ANJANI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Anurai W/S Scheme within Deshpran &amp; Contai -III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-136 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000477/2023-2024</t>
   </si>
   <si>
     <t>1535/TD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>DEBABRATA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -879,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2054,299 +2024,177 @@
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>4.49</v>
+        <v>12.9</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P21" s="4">
-        <v>12.9</v>
+        <v>21.39</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...30 lines deleted...]
-      <c r="L22" s="4" t="s">
+      <c r="A22" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>560.19</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>