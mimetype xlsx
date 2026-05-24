--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1012,54 +1012,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1073,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.33</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>12.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.78</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1195,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>2.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.07</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1256,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1317,54 +1317,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>4.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1378,54 +1378,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1439,54 +1439,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>5.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.22</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1500,54 +1500,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>3.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.24</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1559,54 @@
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>0.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1734,54 +1734,54 @@
       <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>11.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>71.03</v>
       </c>
       <c r="S15" s="4">
         <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1795,54 +1795,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P16" s="4">
         <v>1.25</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1856,54 +1856,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>391.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>332.51</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>84.84</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1978,54 +1978,54 @@
       <c r="I19" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P19" s="4">
         <v>12.25</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>93.18</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2100,88 +2100,88 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P21" s="4">
         <v>21.39</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>52.83</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>560.19</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>412.76</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>73.68</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>