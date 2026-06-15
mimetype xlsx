--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -350,117 +350,147 @@
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>Augmentation of Anurai Water Supply Scheme by Providing Laying Distribution System and FHTC in In Contai-III &amp; Deshpran Block Of in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000301/2021-2022</t>
   </si>
   <si>
     <t>1639/TD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MFG. PVT. LTD.</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional 3rd Tube well under Anurai water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001272/2022-2023</t>
+  </si>
+  <si>
+    <t>2201/W/MMD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Anurai PWSS within Deshpran Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>2906/TD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery D.I. Specials for Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000401/2022-2023</t>
   </si>
   <si>
     <t>690 / CSD</t>
   </si>
   <si>
     <t>07/10/2022</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional 3rd Tube well under Anurai water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Anurai W/S Scheme within Deshpran &amp; Contai -III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-136 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000477/2023-2024</t>
   </si>
   <si>
     <t>1535/TD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000699/2022-2023</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for providing FHTC for Augmentation of Anurai PWSS within Deshpran Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000764/2025-2026</t>
+  </si>
+  <si>
+    <t>2262/CSD</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>ANJANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1878,209 +1908,209 @@
         <v>391.92</v>
       </c>
       <c r="Q17" s="4">
         <v>332.51</v>
       </c>
       <c r="R17" s="4">
         <v>84.84</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>0.76</v>
+        <v>12.25</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>93.18</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P19" s="4">
-        <v>12.25</v>
+        <v>12.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>11.41</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>93.18</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="P20" s="4">
-        <v>12.9</v>
+        <v>0.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
@@ -2114,87 +2144,209 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P21" s="4">
         <v>21.39</v>
       </c>
       <c r="Q21" s="4">
         <v>11.3</v>
       </c>
       <c r="R21" s="4">
         <v>52.83</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P22" s="4">
+        <v>4.49</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>565.63</v>
+      </c>
+      <c r="P24" s="8">
+        <v>412.76</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>72.97</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>