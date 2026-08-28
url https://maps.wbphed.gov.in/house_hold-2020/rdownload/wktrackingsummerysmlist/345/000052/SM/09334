--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,390 +89,390 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Supply Scheme for Anurai.</t>
   </si>
   <si>
     <t>SM/09334</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Renovation work of Spiral staircase and related works for R.C.C. Over Head Reservoir of capacity 250 Cum at Anurai Mouza within Anurai W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000602/2021-2022</t>
+  </si>
+  <si>
+    <t>493 / CSD</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR BERA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Anurai Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000175/2021-2022</t>
   </si>
   <si>
     <t>1184/TD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2021-2022</t>
+  </si>
+  <si>
+    <t>1265/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Anurai Water Supply Scheme by Providing Laying Distribution System and FHTC in In Contai-III &amp; Deshpran Block Of in the District of Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000301/2021-2022</t>
+  </si>
+  <si>
+    <t>1639/TD</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MFG. PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-I under Anurai water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001012/2022-2023</t>
+  </si>
+  <si>
+    <t>1861/W/MMD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>SUBHAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional 3rd Tube well under Anurai water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001272/2022-2023</t>
+  </si>
+  <si>
+    <t>2201/W/MMD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method at 3rd Tube well (Additional) Site of Anurai Water Supply Scheme (Mouza - Anurai, JL No. - 439, Plot No. - 1289) within Contai-III &amp; Deshpran Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000497/2021-2022</t>
   </si>
   <si>
     <t>1992/TD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Additional Tube Well (3rd Tube Well) site for Anurai Water Supply Scheme within Deshpran &amp; Contai -III Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>1088/TD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>ABHIJIT BERA</t>
+  </si>
+  <si>
+    <t>Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000699/2022-2023</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>Electric quotation Bill of T/W-III of Anurai water suplly scheme under MMD PHE Dte. under Marishda CCC</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>2004006184/QUOT/03</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>30/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at different work site of Augmentation of Anurai- 1 no, Bhajachauli- 1 no, Dhanghara- 1 no, Basudebberiya- 1 no, Shankarpur- 1 no, Mukutshila Zone-II- 1 no. &amp; Chandibhetti- 1 no. PWSS within Contai Sub- Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000510/2022-2023</t>
+  </si>
+  <si>
+    <t>810 / CSD</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>05/11/2022</t>
+  </si>
+  <si>
+    <t>SAURAV HAZRA</t>
+  </si>
+  <si>
     <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method at 1st Tube well Site of Anurai Water Supply Scheme (Mouza - Anurai, JL No. - 439, Plot No. - 1407) within Contai-III &amp; Deshpran Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>1991/TD</t>
   </si>
   <si>
-    <t>Renovation work of Spiral staircase and related works for R.C.C. Over Head Reservoir of capacity 250 Cum at Anurai Mouza within Anurai W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
-[...41 lines deleted...]
-    <t>WBSEDCL</t>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at Additiona Tube Well (3rd Tube Well) site for Anurai Water Supply Scheme within Deshpran &amp; Contai - III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2022-2023</t>
+  </si>
+  <si>
+    <t>843/TD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery D.I. Specials for Rising main and other allied works for Augmentation of Anurai W/S Scheme within Contai - II &amp; Contai-III Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000401/2022-2023</t>
+  </si>
+  <si>
+    <t>690 / CSD</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of different dia. Sluice Valve for Augmentation of Anurai Water Supply Scheme under Contai Sub-Division, of Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000087/2022-2023</t>
   </si>
   <si>
     <t>426/TD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>11/06/2022</t>
   </si>
   <si>
     <t>PARTHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>RTOR000058/2021-2022</t>
+  </si>
+  <si>
+    <t>1729/TD</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
     <t>Supply and Delivery of Different dia Sluice Valves for Anurai Water Supply Scheme in the District of Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000888/2022-2023</t>
   </si>
   <si>
     <t>441 / CSD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>KAMAL KUMAR BERA</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Additional Tube Well (3rd Tube Well) site for Anurai Water Supply Scheme within Deshpran &amp; Contai -III Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte.Purba Medinipur.</t>
-[...94 lines deleted...]
-  <si>
     <t>Land Filling &amp; Construction of Approch Road for 3rd TW site of Anurai W/S Scheme within Contai-II (Deshpran) Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000904/2022-2023</t>
   </si>
   <si>
     <t>307/CSD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
-    <t>Augmentation of Anurai Water Supply Scheme by Providing Laying Distribution System and FHTC in In Contai-III &amp; Deshpran Block Of in the District of Purba Medinipur.</t>
-[...35 lines deleted...]
-    <t>A G ENTERPRISE</t>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Anurai W/S Scheme within Deshpran &amp; Contai -III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-136 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000477/2023-2024</t>
+  </si>
+  <si>
+    <t>1535/TD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
   </si>
   <si>
     <t>Repairing of OHR, Pump House no 1, Pump House No. 2 under JJM with allied work of Anurai PWSS within Deshpran Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000278/2024-2025</t>
   </si>
   <si>
     <t>2906/TD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>RAI CONSTRUCTION</t>
-  </si>
-[...40 lines deleted...]
-    <t>31/12/2022</t>
   </si>
   <si>
     <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for providing FHTC for Augmentation of Anurai PWSS within Deshpran Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000764/2025-2026</t>
   </si>
   <si>
     <t>2262/CSD</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>ANJANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1039,57 +1039,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.21</v>
+        <v>2.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.31</v>
+        <v>2.26</v>
       </c>
       <c r="R3" s="4">
-        <v>76.84</v>
+        <v>93.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1100,1139 +1100,1139 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.17</v>
+        <v>8.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.85</v>
+        <v>6.31</v>
       </c>
       <c r="R4" s="4">
-        <v>97.33</v>
+        <v>76.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>12.17</v>
+        <v>42.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.65</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>95.78</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>2.43</v>
+        <v>391.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.26</v>
+        <v>332.51</v>
       </c>
       <c r="R6" s="4">
-        <v>93.07</v>
+        <v>84.84</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.7</v>
+        <v>11.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.7</v>
+        <v>8.29</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>71.03</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.59</v>
+        <v>12.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.59</v>
+        <v>11.41</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>93.18</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>12.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.95</v>
+        <v>11.85</v>
       </c>
       <c r="R9" s="4">
+        <v>97.33</v>
+      </c>
+      <c r="S9" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>5.47</v>
       </c>
       <c r="Q10" s="4">
         <v>5.31</v>
       </c>
       <c r="R10" s="4">
         <v>97.22</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>3.63</v>
+        <v>4.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.57</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="R12" s="4">
-        <v>99.85</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>42.96</v>
+        <v>0.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>13.95</v>
+        <v>12.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.78</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.63</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>3.57</v>
+      </c>
+      <c r="R15" s="4">
+        <v>98.24</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>1.25</v>
+        <v>0.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.23</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>98.78</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>391.92</v>
+        <v>4.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>332.51</v>
+        <v>4.59</v>
       </c>
       <c r="R17" s="4">
-        <v>84.84</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>118</v>
+        <v>43</v>
       </c>
       <c r="P18" s="4">
-        <v>12.25</v>
+        <v>13.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.41</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>93.18</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>12.9</v>
+        <v>0.95</v>
       </c>
       <c r="Q19" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R19" s="4">
+        <v>100</v>
+      </c>
+      <c r="S19" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="P20" s="4">
-        <v>0.76</v>
+        <v>1.25</v>
       </c>
       <c r="Q20" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="R20" s="4">
+        <v>98.78</v>
+      </c>
+      <c r="S20" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="P21" s="4">
         <v>21.39</v>
       </c>
       <c r="Q21" s="4">
         <v>11.3</v>
       </c>
       <c r="R21" s="4">
         <v>52.83</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>4.49</v>
+        <v>12.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>