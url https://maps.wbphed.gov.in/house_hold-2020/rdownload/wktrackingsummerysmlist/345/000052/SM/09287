--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,300 +113,300 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Sapai Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000178/2021-2022</t>
   </si>
   <si>
     <t>1187/TD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2021-2022</t>
+  </si>
+  <si>
+    <t>1251/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development for Additional Tube Well at J.L. No.-171, PLot no.-65/215, Mouza-Chandrikalapunja under Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>1294/TD</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
+    <t>GITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional Tube well I under Sapai water supply scheme under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001143/2022-2023</t>
+  </si>
+  <si>
+    <t>2124/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>DEBKUMAR BASU</t>
+  </si>
+  <si>
     <t>Sinking of 250 mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for Additional Tubewell Site (JL no. 171, Plot no. 65/215, Mouza-Chandrikalapunja) of Sapai Water Supply Scheme under Contai Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000512/2021-2022</t>
   </si>
   <si>
     <t>1993/TD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
+    <t>Rising main and other allied works for connecting Additional Tube well of Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2022-2023</t>
+  </si>
+  <si>
+    <t>1295/TD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>AMIT PAYRA</t>
+  </si>
+  <si>
+    <t>Augmentation of Sapai Water Supply Scheme by Providing Laying Distribution System and FHTC in Conati-III Block of Purba Medinipur District</t>
+  </si>
+  <si>
+    <t>ORD/000334/2021-2022</t>
+  </si>
+  <si>
+    <t>1653/TD</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>ARUP KUMAR DEY</t>
+  </si>
+  <si>
     <t>Supply &amp; Delivery of CIDF Sluice Valve for laying of distribution pipe line by UPVC pipes with allied works for Augmentation of Sapai Water Supply Scheme within Contai-III Block under Contai Sub- Division, of Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000662/2021-2022</t>
   </si>
   <si>
     <t>2224/TD</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including land development for Additional Tube Well at J.L. No.-171, PLot no.-65/215, Mouza-Chandrikalapunja under Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
-[...41 lines deleted...]
-    <t>DEBKUMAR BASU</t>
+    <t>RTOR000036/2021-2022</t>
+  </si>
+  <si>
+    <t>1866/TD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
   </si>
   <si>
     <t>Repairing of 100 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir for Augmentation of Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000662/2022-2023</t>
   </si>
   <si>
     <t>2347/TD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>BARH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Augmentation of Sapai Water Supply Scheme by Providing Laying Distribution System and FHTC in Conati-III Block of Purba Medinipur District</t>
-[...14 lines deleted...]
-    <t>ARUP KUMAR DEY</t>
+    <t>Providing FHTC( Functional Household tap connection )For implementation of Har Ghar Jhal Gram / Sajal Gram under Augmentation of Sapai Water Supply Scheme within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2023-2024</t>
+  </si>
+  <si>
+    <t>133/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>MRINAL KANTI PRADHAN</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Rangibasan Water Supply Scheme in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2023-2024</t>
+  </si>
+  <si>
+    <t>1394/W/MMD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Reservoir (OHR)Site, Mouza -Sapai, J.L no - 176, under Augmentation of Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. Length 76.00 mtr.</t>
   </si>
   <si>
     <t>ORD/000661/2022-2023</t>
   </si>
   <si>
     <t>2346/TD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>JASODA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>17/02/2022</t>
+    <t>Repairing Of Pump House and Boundary Wall of Pump House No-I &amp; II under Augmentation of Sapai Water Supply Scheme within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2023-2024</t>
+  </si>
+  <si>
+    <t>486/TD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>SADDAM DIN</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL for Quotation Money of Ramchak PWSS from Sapai PWSS under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00016/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-2</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation bill of Sapai T/W-III ,P.O.-Bahitrakunda under Marishda CCC (Memo No. 2004155106)</t>
   </si>
   <si>
     <t>BILL/00050/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-100</t>
-  </si>
-[...85 lines deleted...]
-    <t>SADDAM DIN</t>
   </si>
   <si>
     <t>Sinking of 250mm. x 150 mm. dia. x 250 mtr. deep tube well by direct rotary rig method with 150 dia. uPVC Steiner of 30 m length for replacement of 1st Tube Well for Sapai Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000577/2024-2025</t>
   </si>
   <si>
     <t>455/TD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -973,1048 +973,1048 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.23</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.08</v>
+        <v>0.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.31</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.39</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>11.15</v>
       </c>
       <c r="Q6" s="4">
+        <v>10.8</v>
+      </c>
+      <c r="R6" s="4">
+        <v>96.87</v>
+      </c>
+      <c r="S6" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.15</v>
+        <v>12.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.52</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>14.41</v>
+        <v>4.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>76.08</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>223.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>205.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.03</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.32</v>
+        <v>4.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>0.35</v>
+        <v>5.42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>5.42</v>
+        <v>14.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>59.29</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.47</v>
+        <v>10.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>75.75</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>92</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.28</v>
+        <v>11.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>10.72</v>
+        <v>10.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>84.84</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>1.94</v>
+      </c>
+      <c r="R16" s="4">
+        <v>46.4</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...25 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>4.57</v>
+        <v>0.28</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.19</v>
+        <v>0.47</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P19" s="4">
         <v>13.3</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>336.89</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>268.54</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>79.71</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>