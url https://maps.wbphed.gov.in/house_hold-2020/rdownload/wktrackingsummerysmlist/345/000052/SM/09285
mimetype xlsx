--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,99 +257,84 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Sutahata and Tamluk in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.,Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>1218/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
-    <t>Laying Left Out Distribution System, FHTC work &amp; Pilling work with Drum sheet Augmentation of ground water based Begunberia Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...11 lines deleted...]
-    <t>02/02/2025</t>
+    <t>Construction of boundary wall, Retaining wall, Approach road &amp; Earth filling Work in 3rd tubewell site of Begunberia Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr) , (length of Retaining wall-16mtr) &amp; (length of Approach road-10mtr).</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2162/TD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Begunberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 600 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2021-2022</t>
+  </si>
+  <si>
+    <t>2335/TD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
-  </si>
-[...31 lines deleted...]
-    <t>01/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.68</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -962,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1008,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>4.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1145,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>19.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1419,54 @@
       <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>40.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1492,60 +1477,60 @@
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>97.5</v>
+        <v>22.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>16.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>74.22</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1553,165 +1538,104 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>22.85</v>
+        <v>681.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>590.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.68</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>886.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>658.99</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>74.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>