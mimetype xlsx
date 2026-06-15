--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -275,66 +275,99 @@
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Construction of boundary wall, Retaining wall, Approach road &amp; Earth filling Work in 3rd tubewell site of Begunberia Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr) , (length of Retaining wall-16mtr) &amp; (length of Approach road-10mtr).</t>
   </si>
   <si>
     <t>ORD/000573/2023-2024</t>
   </si>
   <si>
     <t>2162/TD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
+    <t>RTOR000126/2024-2025</t>
+  </si>
+  <si>
+    <t>803/TD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00703/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
     <t>Augmentation of ground water based Begunberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 600 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000636/2021-2022</t>
   </si>
   <si>
     <t>2335/TD</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Laying Left Out Distribution System, FHTC work &amp; Pilling work with Drum sheet Augmentation of ground water based Begunberia Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2200/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1514,128 +1547,301 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>681.46</v>
+        <v>6.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>590.71</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>86.68</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.59</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>681.46</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>590.71</v>
+      </c>
+      <c r="R16" s="4">
+        <v>86.68</v>
+      </c>
+      <c r="S16" s="4">
+        <v>92</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P17" s="4">
+        <v>97.5</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>50</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>993.11</v>
+      </c>
+      <c r="P18" s="8">
+        <v>658.99</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>66.36</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>