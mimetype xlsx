--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Different Works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Begunberia Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09285</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Begunberia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000174/2021-2022</t>
+  </si>
+  <si>
+    <t>1183/TD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Repairing &amp; renovation of Construction of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at Head work &amp; 2 nd tube well site of Begunberia Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000122/2021-2022</t>
   </si>
   <si>
     <t>1000/TD</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>21/11/2021</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Begunberia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>HORIZEN</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000015/2021-2022</t>
+  </si>
+  <si>
+    <t>1257/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Begunberia Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>132/TD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia CIDF Sluice valve of Begunberia Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000073/2022-2023</t>
+  </si>
+  <si>
+    <t>356/TD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>SANTRA ENTERPRISE.</t>
   </si>
   <si>
     <t>Supply &amp; delivery of different dia CIDF Sluice valve of Begunberia Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000072/2022-2023</t>
   </si>
   <si>
     <t>355/TD</t>
   </si>
   <si>
-    <t>13/05/2022</t>
-[...47 lines deleted...]
-    <t>Resource Division</t>
+    <t>Augmentation of ground water based Begunberia Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 600 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2021-2022</t>
+  </si>
+  <si>
+    <t>2335/TD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>RTOR000047/2021-2022</t>
   </si>
   <si>
     <t>2347/TD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Sutahata and Tamluk in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.,Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>1218/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Laying Left Out Distribution System, FHTC work &amp; Pilling work with Drum sheet Augmentation of ground water based Begunberia Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2200/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, Retaining wall, Approach road &amp; Earth filling Work in 3rd tubewell site of Begunberia Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr) , (length of Retaining wall-16mtr) &amp; (length of Approach road-10mtr).</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2162/TD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
     <t>Payment to WBSEDCL for Electric Quotation money of Begunberia Tube Well No. ¿ III</t>
   </si>
   <si>
     <t>BILL/00378/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-206</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Restoration work of the damaged flank portions caused for laying pipe line by PHE Dte.on Terapara Jalpai to Jaganathpur (Basulia Hospital to Horikhali) road from Ch.0.42 KM to 2.00 KM under Haldia Highway Sub Division within Tamluk Highway Divison in the District Purba Medinipur during the year 2022-23</t>
   </si>
   <si>
     <t>BILL/00238/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-123</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...43 lines deleted...]
-  <si>
     <t>RTOR000126/2024-2025</t>
   </si>
   <si>
     <t>803/TD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00703/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,57 +916,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.25</v>
+        <v>7</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.26</v>
+        <v>7</v>
       </c>
       <c r="R3" s="4">
-        <v>76.68</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,827 +977,827 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>7</v>
+        <v>4.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>7</v>
+        <v>3.26</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>76.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.85</v>
+        <v>71.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.42</v>
+        <v>19.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.42</v>
+        <v>19.03</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>19.03</v>
+        <v>4.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.03</v>
+        <v>4.42</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>71.92</v>
+        <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>25.41</v>
+        <v>681.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>590.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.68</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>0.56</v>
+        <v>25.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.68</v>
+        <v>40.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>40.43</v>
+        <v>97.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>31.56</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>22.85</v>
       </c>
       <c r="Q13" s="4">
         <v>16.96</v>
       </c>
       <c r="R13" s="4">
         <v>74.22</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>6.16</v>
+        <v>0.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="L15" s="4"/>
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>2.59</v>
+        <v>4.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="P16" s="4">
-        <v>681.46</v>
+        <v>6.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>590.71</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>86.68</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>97.5</v>
+        <v>2.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>993.11</v>