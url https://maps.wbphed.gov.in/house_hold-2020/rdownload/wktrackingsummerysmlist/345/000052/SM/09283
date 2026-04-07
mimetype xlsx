--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,129 +308,93 @@
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 280 mtr. deep tube well by direct rotary rig method at 3rd Tubewell site of Rangibasan Water Supply Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000846/2023-2024</t>
   </si>
   <si>
     <t>51/TD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Rangibasan Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 450 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of supply &amp; delivery of different dia D.I specials for Rising main line and inter connection at Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000463/2023-2024</t>
   </si>
   <si>
     <t>1493/TD</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch Room cum Chlorine Room at 1st Tube Well site &amp; 2nd Tube Well site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000655/2023-2024</t>
   </si>
   <si>
     <t>2620/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Renovation of Boundary Wall and land development at Head Work Site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 212.00 Mtr.)</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying Distribution System of Leftout portion, Providing Functional Household Tap Connection (FHTC) of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>2013/TD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>23/04/2025</t>
   </si>
   <si>
     <t>A. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -822,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1746,357 +1710,235 @@
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>481.17</v>
+        <v>7.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>7.32</v>
+        <v>5.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>5.98</v>
+        <v>56.76</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...18 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="A19" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>180.13</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>