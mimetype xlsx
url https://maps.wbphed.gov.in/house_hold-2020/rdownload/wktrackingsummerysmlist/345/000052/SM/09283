--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,96 +308,144 @@
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 280 mtr. deep tube well by direct rotary rig method at 3rd Tubewell site of Rangibasan Water Supply Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000846/2023-2024</t>
   </si>
   <si>
     <t>51/TD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
-    <t>Laying of supply &amp; delivery of different dia D.I specials for Rising main line and inter connection at Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of Switch Room cum Chlorine Room at 1st Tube Well site &amp; 2nd Tube Well site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000655/2023-2024</t>
   </si>
   <si>
     <t>2620/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>Laying Distribution System of Leftout portion, Providing Functional Household Tap Connection (FHTC) of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>2013/TD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>417/HSD,</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2025-2026</t>
+  </si>
+  <si>
+    <t>418/HSD,</t>
+  </si>
+  <si>
+    <t>BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2025-2026</t>
+  </si>
+  <si>
+    <t>419/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>421/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000053/2025-2026</t>
+  </si>
+  <si>
+    <t>416/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>420/HSD,</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1006,54 +1054,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1067,54 +1115,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>18.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.44</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1176,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>127.43</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1237,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1298,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>5.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1539,54 +1587,54 @@
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>4.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.78</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1600,54 +1648,54 @@
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>18.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1661,284 +1709,589 @@
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>20.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.21</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>7.32</v>
+        <v>5.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>5.98</v>
+        <v>56.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>56.76</v>
+        <v>0.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>178.59</v>
+      </c>
+      <c r="P24" s="8">
+        <v>74.05</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>41.46</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>