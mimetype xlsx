--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -402,50 +402,110 @@
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- F)</t>
   </si>
   <si>
     <t>ORD/000058/2025-2026</t>
   </si>
   <si>
     <t>421/HSD,</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000053/2025-2026</t>
   </si>
   <si>
     <t>416/HSD,</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- E)</t>
   </si>
   <si>
     <t>ORD/000057/2025-2026</t>
   </si>
   <si>
     <t>420/HSD,</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00701/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Rangibasan Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 450 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000375/2021-2022</t>
+  </si>
+  <si>
+    <t>1814/TD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of supply &amp; delivery of different dia D.I specials for Rising main line and inter connection at Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>1493/TD</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Renovation of Boundary Wall and land development at Head Work Site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 212.00 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2024-2025</t>
+  </si>
+  <si>
+    <t>2693/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2211,87 +2271,325 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P23" s="4">
         <v>0.97</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P24" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P25" s="4">
+        <v>481.17</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>376.05</v>
+      </c>
+      <c r="R25" s="4">
+        <v>78.15</v>
+      </c>
+      <c r="S25" s="4">
+        <v>65</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P26" s="4">
+        <v>7.32</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>1.95</v>
+      </c>
+      <c r="R26" s="4">
+        <v>26.6</v>
+      </c>
+      <c r="S26" s="4">
+        <v>10</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P27" s="4">
+        <v>21.73</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>30</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>690.76</v>
+      </c>
+      <c r="P28" s="8">
+        <v>452.04</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>65.44</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>