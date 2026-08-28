--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,435 +77,435 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Different Works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Rangibasan Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/09283</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2022 to 31/12/2022. (12 Months)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001006/2021-2022</t>
+  </si>
+  <si>
+    <t>476/HSD,</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Rangibasan Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2021-2022</t>
+  </si>
+  <si>
+    <t>1180/TD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2021-2022</t>
+  </si>
+  <si>
+    <t>1258/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Rangibasan Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 450 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000375/2021-2022</t>
+  </si>
+  <si>
+    <t>1814/TD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Different Works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Rangibasan Water Supply Scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>SEALING OF SALINE ZONEAT SITE FOR CONSTRUCTION OF TUBE WELL AT RANGIBASAN W/S SCHEME (TW-III), MAHISHADAL BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000224/2022-2023</t>
   </si>
   <si>
     <t>454/CMSD-I</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>08/09/2022</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...25 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 280 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR RANGIBASAN W/S SCHEME (TW-III), MAHISBADAL BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000111/2022-2023</t>
   </si>
   <si>
     <t>109/CDD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
-    <t>Work Order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2022 to 31/12/2022. (12 Months)</t>
-[...14 lines deleted...]
-    <t>SANTANU PATTANAYAK</t>
+    <t>RTOR000048/2021-2022</t>
+  </si>
+  <si>
+    <t>1867/TD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>Laying of supply &amp; delivery of different dia D.I specials for Rising main line and inter connection at Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>1493/TD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Switch Room cum Chlorine Room at 1st Tube Well site &amp; 2nd Tube Well site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2023-2024</t>
+  </si>
+  <si>
+    <t>2620/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Rangibasan Water Supply Scheme under Haldia Sub-Division of Tamluk Division in Purba Medinipur District (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000388/2023-2024</t>
+  </si>
+  <si>
+    <t>1052/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Rangibasan Water Supply Scheme under Haldia Sub-Division of Tamluk Division in Purba Medinipur District. (PART-B)</t>
   </si>
   <si>
     <t>ORD/000389/2023-2024</t>
   </si>
   <si>
     <t>1053/TD</t>
   </si>
   <si>
-    <t>07/06/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>MA SARADA ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Rangibasan Water Supply Scheme under Haldia Sub-Division of Tamluk Division in Purba Medinipur District (PART-A)</t>
-[...32 lines deleted...]
-    <t>17/02/2022</t>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well site of Rangibasan Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>1496/TD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 240 Mtrs. Depth) by utilising Departmental Machineries for Solat/Rangibasan W/S Scheme (T/W-II) , under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>858/CDD</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Electric Quotation Bill for Rangibasan PWSS</t>
   </si>
   <si>
     <t>BILL/00226/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-637</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Restoration work of the damaged flank portions caused for laying pipe line by PHE Dte.on Mahishadal-Geonkhali road from Ch.0.20 km to 1.10 km under Haldia Highway Sub Division within Tamluk Highway Divison in the District Purba Medinipur during the year 2022-23</t>
   </si>
   <si>
     <t>BILL/00235/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-120</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well site of Rangibasan Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...32 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Laying Distribution System of Leftout portion, Providing Functional Household Tap Connection (FHTC) of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2013/TD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 280 mtr. deep tube well by direct rotary rig method at 3rd Tubewell site of Rangibasan Water Supply Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000846/2023-2024</t>
   </si>
   <si>
     <t>51/TD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation of Switch Room cum Chlorine Room at 1st Tube Well site &amp; 2nd Tube Well site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...29 lines deleted...]
-    <t>A. R. CONSTRUCTION</t>
+    <t>Renovation of Boundary Wall and land development at Head Work Site of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 212.00 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2024-2025</t>
+  </si>
+  <si>
+    <t>2693/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2025-2026</t>
+  </si>
+  <si>
+    <t>419/HSD,</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>421/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000053/2025-2026</t>
+  </si>
+  <si>
+    <t>416/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>420/HSD,</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>417/HSD,</t>
   </si>
   <si>
-    <t>03/05/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- C)</t>
   </si>
   <si>
     <t>ORD/000055/2025-2026</t>
   </si>
   <si>
     <t>418/HSD,</t>
   </si>
   <si>
     <t>BHOWMIK ENTERPRISE</t>
   </si>
   <si>
-    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Rangibasan Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
-[...34 lines deleted...]
-  <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00701/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,1520 +1032,1520 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.47</v>
+        <v>1.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>127.43</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.56</v>
       </c>
       <c r="Q4" s="4">
         <v>5.56</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>18.7</v>
+        <v>11.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.85</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>95.44</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.5</v>
+        <v>481.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.91</v>
+        <v>376.05</v>
       </c>
       <c r="R6" s="4">
-        <v>127.43</v>
+        <v>78.15</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>0.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.73</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.9</v>
+        <v>18.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.9</v>
+        <v>17.85</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>95.44</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>11.32</v>
+        <v>19.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>19.09</v>
+        <v>7.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.6</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.59</v>
+        <v>5.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.98</v>
+        <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>4.81</v>
+        <v>0.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.6</v>
+        <v>0.73</v>
       </c>
       <c r="R13" s="4">
-        <v>95.78</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>18.74</v>
+        <v>4.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>17.81</v>
+        <v>4.6</v>
       </c>
       <c r="R14" s="4">
-        <v>95.05</v>
+        <v>95.78</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>20.68</v>
+        <v>18.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>19.69</v>
+        <v>17.81</v>
       </c>
       <c r="R15" s="4">
-        <v>95.21</v>
+        <v>95.05</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>5.98</v>
+        <v>0.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>56.76</v>
+        <v>1.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>0.94</v>
+        <v>56.76</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>0.97</v>
+        <v>20.68</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>95.21</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>21.73</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>0.97</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="P23" s="4">
         <v>0.97</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="I24" s="13"/>
-[...13 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>1.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="P25" s="4">
-        <v>481.17</v>
+        <v>0.94</v>
       </c>
       <c r="Q25" s="4">
-        <v>376.05</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>78.15</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P26" s="4">
-        <v>7.32</v>
+        <v>0.97</v>
       </c>
       <c r="Q26" s="4">
-        <v>1.95</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>26.6</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="P27" s="4">
-        <v>21.73</v>
+        <v>1.96</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>690.76</v>