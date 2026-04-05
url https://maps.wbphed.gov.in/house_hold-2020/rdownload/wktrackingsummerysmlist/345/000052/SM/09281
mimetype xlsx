--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -290,51 +290,51 @@
   <si>
     <t>2021/TD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Rising main, laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Rajarampur Water Supply Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000549/2022-2023</t>
   </si>
   <si>
     <t>2167/TD</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>03/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>