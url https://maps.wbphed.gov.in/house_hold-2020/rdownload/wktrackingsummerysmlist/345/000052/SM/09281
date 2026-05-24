--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -886,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -947,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1008,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>3.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>58.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1191,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>3.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1480,54 +1480,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>8.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>14.04</v>
       </c>
       <c r="S13" s="4">
         <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1541,54 +1541,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>549.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>437.5</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>79.62</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1602,88 +1602,88 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>78.54</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>29.37</v>
       </c>
       <c r="S15" s="4">
         <v>35</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>831.52</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>499.11</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>60.02</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>