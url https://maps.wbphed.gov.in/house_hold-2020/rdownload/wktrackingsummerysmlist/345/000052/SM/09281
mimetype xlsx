--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,59 @@
     <t>2021/TD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Rising main, laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Rajarampur Water Supply Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000549/2022-2023</t>
   </si>
   <si>
     <t>2167/TD</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
     <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00702/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1616,87 +1625,142 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>78.54</v>
       </c>
       <c r="Q15" s="4">
         <v>23.06</v>
       </c>
       <c r="R15" s="4">
         <v>29.37</v>
       </c>
       <c r="S15" s="4">
         <v>35</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>833.44</v>
+      </c>
+      <c r="P17" s="8">
+        <v>499.11</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>59.88</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>