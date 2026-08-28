--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,252 +89,252 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Different works for Providing Function Household Tap Connection (FHTC) by Augmentation of Rajarampur Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09281</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Work Order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2022 to 31/12/2022. (12 Months)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001005/2021-2022</t>
+  </si>
+  <si>
+    <t>476/HSD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>SUSANTA PATTANAYAK</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Rajarampur Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000161/2021-2022</t>
   </si>
   <si>
     <t>1165/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000011/2021-2022</t>
+  </si>
+  <si>
+    <t>1253/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Rajarampur Water Supply Scheme by Providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 400 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur..</t>
+  </si>
+  <si>
+    <t>ORD/000528/2021-2022</t>
+  </si>
+  <si>
+    <t>2021/TD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 1st Tube well Site of Kapaseria W/S Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head work Site of Rajarampur W/S Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Tabakhali W/S Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000235/2022-2023</t>
+  </si>
+  <si>
+    <t>976/TD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Laying Rising main, laying left out pipe line and supporting work with Drum Sheet walling and Earth filling in Rajarampur Water Supply Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000549/2022-2023</t>
+  </si>
+  <si>
+    <t>2167/TD</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia CIDF Sluice valve for Rajarampur Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000107/2022-2023</t>
+  </si>
+  <si>
+    <t>515/TD</t>
+  </si>
+  <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of 5.40 Mtr. X 3.60 Mtr. &amp; 3.60 mt x 3.0 mt Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at Head work &amp; 2 nd tube well site of Rajarampur Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2022-2023</t>
+  </si>
+  <si>
+    <t>1069/TD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>06/10/2022</t>
+  </si>
+  <si>
+    <t>TAPAN BERA</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of different dia CIDF Sluice valve for Rajarampur Water Supply Scheme under Haldia Sub-Division of Tamluk Division PHE Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000106/2022-2023</t>
   </si>
   <si>
     <t>514/TD</t>
   </si>
   <si>
-    <t>07/06/2022</t>
-[...85 lines deleted...]
-  <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>465/W</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>
   <si>
     <t>RTOR000042/2021-2022</t>
   </si>
   <si>
     <t>2344/TD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
+    <t>Crossing permission of laying HDPE pipeline along and across of NH-116 of Rajarampur Water Supply Scheme under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000819/2023-2024</t>
+  </si>
+  <si>
+    <t>3289/TD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>DONA ASSOCIATES</t>
+  </si>
+  <si>
     <t>Restoration work of the damaged flank portions caused for laying pipe line by PHE Dte.on Rautari to Terapara Jalpai road from Ch.8.5 KM to 9.85 KM under Haldia Highway Sub Division within Tamluk Highway Divison in the District Purba Medinipur during the year 2022-23</t>
   </si>
   <si>
     <t>BILL/00237/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-122</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
-  </si>
-[...49 lines deleted...]
-    <t>03/03/2026</t>
   </si>
   <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division</t>
   </si>
   <si>
     <t>BILL/00702/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,57 +892,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.74</v>
+        <v>1.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.61</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.78</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,593 +953,597 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.81</v>
+        <v>5.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.81</v>
+        <v>5.61</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>97.78</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.7</v>
+        <v>40.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.7</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>58.06</v>
+        <v>549.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.28</v>
+        <v>437.5</v>
       </c>
       <c r="R6" s="4">
-        <v>33.2</v>
+        <v>79.62</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.5</v>
+        <v>58.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>3.96</v>
+        <v>78.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.93</v>
+        <v>23.06</v>
       </c>
       <c r="R8" s="4">
-        <v>99.39</v>
+        <v>29.37</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>40.29</v>
+        <v>3.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>55.01</v>
+        <v>3.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>16.03</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>5.76</v>
+        <v>55.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>8.69</v>
+        <v>16.03</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.22</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>14.04</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1547,164 +1551,160 @@
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>549.46</v>
+        <v>8.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>437.5</v>
+        <v>1.22</v>
       </c>
       <c r="R14" s="4">
-        <v>79.62</v>
+        <v>14.04</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>78.54</v>
+        <v>5.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>23.06</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>29.37</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>1.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>