--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -239,51 +239,51 @@
   <si>
     <t>576/HSD,</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>Augmentation of ground water based Kapaseria Water Supply Scheme by Providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000050/2022-2023</t>
   </si>
   <si>
     <t>269/TD</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of New Boundary Wall at H/W site &amp; 2nd TW Site of Kapasaria Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall- 80mtr at H/W Site &amp; 50mtr at 2nd TW Site)</t>
   </si>
   <si>
     <t>ORD/000514/2024-2025</t>
   </si>
   <si>
     <t>3948/TD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
@@ -883,54 +883,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,54 +944,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>58.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.62</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1005,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1180,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>9.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.01</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1241,54 +1241,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>8.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.92</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1363,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>222.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>119.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>53.89</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1485,88 +1485,88 @@
       <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>13.59</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.59</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>350.9</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>167.18</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>47.64</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>