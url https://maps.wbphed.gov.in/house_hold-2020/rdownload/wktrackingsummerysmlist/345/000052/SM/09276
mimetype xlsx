--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,225 +113,225 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kapasberia Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000163/2021-2022</t>
   </si>
   <si>
     <t>1167/TD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2021-2022</t>
+  </si>
+  <si>
+    <t>1254/TD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Kapaseria Water Supply Scheme by Providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2022-2023</t>
+  </si>
+  <si>
+    <t>269/TD</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 1st Tube well Site of Kapaseria W/S Scheme within Mahisadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head work Site of Rajarampur W/S Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Tabakhali W/S Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000235/2022-2023</t>
   </si>
   <si>
     <t>976/TD</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
+    <t>RTOR000043/2021-2022</t>
+  </si>
+  <si>
+    <t>639/TD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>Crossing permission of laying HDPE pipeline along and across of NH-116 of Kapaseria Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000822/2023-2024</t>
+  </si>
+  <si>
+    <t>3286/TD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>DONA ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different works for Providing Functional Household Tap Connection (FHTC) by Augmentation of Kapaseria Water Supply Scheme, Block Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001908/2022-2023</t>
+  </si>
+  <si>
+    <t>809/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>RITESH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Kapaseria Water Supply Scheme under Haldia Sub-Division of Tamluk Division in Purba Medinipur District</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>1051/TD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...40 lines deleted...]
-  <si>
     <t>Laying of proposed Rising main line and inter connection including repairing &amp; renovation of switch room cum chlorine room at Head work site of Kapasaria Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000697/2023-2024</t>
   </si>
   <si>
     <t>2737/TD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction Temporary Approach road by Brick Bats &amp; Carried Earth over Nayanjuli of PWD Roads for H/W Site of Kapasaria W/S Scheme for accessibility of Rig Machine and removal of road materials from Nayanjuli of PWD Roads under Haldia Sub-Division of Tamluk Division, PHE Dte., Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>576/HSD,</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Kapaseria Water Supply Scheme by Providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of New Boundary Wall at H/W site &amp; 2nd TW Site of Kapasaria Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall- 80mtr at H/W Site &amp; 50mtr at 2nd TW Site)</t>
   </si>
   <si>
     <t>ORD/000514/2024-2025</t>
   </si>
   <si>
     <t>3948/TD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
-  </si>
-[...25 lines deleted...]
-    <t>RITESH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -919,245 +919,245 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>58.06</v>
+        <v>10.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.52</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>33.62</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.73</v>
+        <v>222.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.73</v>
+        <v>119.87</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>53.89</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>10.46</v>
+        <v>58.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.62</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>5.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
@@ -1202,340 +1202,340 @@
         <v>9.41</v>
       </c>
       <c r="Q8" s="4">
         <v>1.04</v>
       </c>
       <c r="R8" s="4">
         <v>11.01</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>8.2</v>
+        <v>13.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.06</v>
+        <v>12.86</v>
       </c>
       <c r="R9" s="4">
-        <v>73.92</v>
+        <v>94.59</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.8</v>
+        <v>3.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.8</v>
+        <v>3.73</v>
       </c>
       <c r="R10" s="4">
-        <v>99.7</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>222.44</v>
+        <v>8.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>119.87</v>
+        <v>6.06</v>
       </c>
       <c r="R11" s="4">
-        <v>53.89</v>
+        <v>73.92</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>15.18</v>
+        <v>0.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>13.59</v>
+        <v>15.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>94.59</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>350.9</v>