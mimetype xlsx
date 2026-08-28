--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,173 +89,188 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Solar Operated Standalone Water Supply Arrangement with Subsequent Functional Household Tap Connection FHTC at different location within Purba Medinipur District under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/08759</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Nandakumar Dev. Block (Av. depth 260 mtr.) = 02 Unit, Mahishadal Dev. Block (Av. depth 260mtr.) = 01 Unit, Sutahata Dev. Block (Av. depth 260 mtr.) = 02 Unit &amp; Kolaghat Dev. Block (Av. depth 205 mtr.) = 01 Unit ] Total 06 Unit.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000280/2021-2022</t>
+  </si>
+  <si>
+    <t>1529/TD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Deshpran Dev. Block (Av. depth 230 mtr.) = 01 Unit ] Total 01 Unit. Name of Site : i) G.P.- Basntia, Mouza- Purba Mukundapur, J.L. No.- 488, Plot No.- 120 under Deshpran Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000279/2021-2022</t>
+  </si>
+  <si>
+    <t>1528/TD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR BERA</t>
+  </si>
+  <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Ramnagar-I Dev. Block (Av. depth 230mtr.) = 01 Unit, Ramnagar-II Dev. Block (Av. depth 205mtr.) = 02 Unit &amp; Egra-II Dev. Block (Av. depth 205mtr.) = 02 Unit ] Total 05 Unit. Name of Site : i) G.P.- Talgachari-I, Mouza- Talgachari, J.L. No.-108, Plot No.- 633 under Ramnagar-I Dev. Block, ii) G.P.- Balisai, Mouza- Bararankua, J.L. No.-200, Plot No.-307 under Ramnagar-II Dev. Block, iii) G.P.-Maithana, Mouza - Demuria Paikbar, J.L. No.-142, Plot No.-275 under Ramnagar-II Dev. Block, iv) G.P.- Paniparul, Mouza -Paniparul, J.L. No.-203, Plot No.-3329 under Egra-II Dev. Block &amp; v) G.P.- Dubda, Mouza- Dubda, J.L. No.-191, Plot No.-38 under Egra-II Dev. Block.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2021-2022</t>
+  </si>
+  <si>
+    <t>1526/TD</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Contai-I Dev. Block (Av. depth 205 mtr.) = 01 Unit &amp; Contai-III Dev. Block (Av. depth 260 mtr.) = 01 Unit ] Total 02 Unit. Name of Site : i) G.P.- Sabajpur, Mouza- Sabajpur, J.L. No.- 296, Plot No.- 503 under Contai-I Dev. Block, &amp; ii) G.P.- Debendra, Mouza- Balageria, J.L. No.- 79, Plot No.- 250 under Contai-III Dev. Block,</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000278/2021-2022</t>
+  </si>
+  <si>
+    <t>1527/TD</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>SRIMANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Bhagwanpur-I Dev. Block (Av. depth 230 mtr.) = 03 Unit &amp; Khejuri-II Dev. Block (Av. depth 260 mtr.) = 02 Unit ] Total 05 Unit.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2021-2022</t>
+  </si>
+  <si>
+    <t>1532/TD</t>
+  </si>
+  <si>
+    <t>MIDNAPUR PIPE CONCERN</t>
+  </si>
+  <si>
     <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Chandipur Dev. Block (Av. depth 230 mtr.) = 02 Unit, Haldia Dev. Block (Av. depth 260mtr.) = 01 Unit, Panskura-I Dev. Block (Av. depth 205 mtr.) = 01 Unit &amp; Patashpur-II Dev. Block (Av. depth 230 mtr.) = 02 Unit ] Total 06 Unit.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000282/2021-2022</t>
   </si>
   <si>
     <t>1531/TD</t>
   </si>
   <si>
-    <t>11/01/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>EQUIPMENTS AND SPARES AGENCIES</t>
   </si>
   <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Khejuri-II Dev. Block (Av. depth 260 mtr.) = 01 Unit ] Total 01Unit. Name of Site : i) G.P.- Nijkasba, Mouza- Thanaberia, J.L. No.- 98, Plot No.- 328 under Khejuri-II Dev. Block.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2022-2023</t>
+  </si>
+  <si>
+    <t>296/TD</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>SK. NUR ISLAM</t>
+  </si>
+  <si>
+    <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the New Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Tamluk Dev. Block (Av. depth 205 mtr.) = 03 Unit, Sahid Matangini Dev. Block (Av. depth 205mtr.) = 01 Unit &amp; Egra-II Dev. Block (Av. depth 205mtr.) = 02 Unit ] Total 06 Unit. Name of Site : i) G.P.- Anantapur-I, Mouza- Maisali, J.L. No.-127, Plot No.- 16 under Tamluk Dev. Block, ii) G.P.- Municipality, Mouza- Daharpur, J.L. No.- 276, Plot No.- 442 under Tamluk Dev. Block, iii) G.P.- Pipulberia-I, Mouza - Gaurangapur, J.L. No.-150, Plot No.- 373 under Tamluk Dev. Block, iv) G.P.- Balluk-I, Mouza - Janubasan RH, J.L. No.- 44, Plot No.- 40 under Sahid Matangini Dev. Block, v) G.P.- Sarbodaya, Mouza- Naskarpur, J.L. No.-262, Plot No.- 120 under Egra-II Dev. Block &amp; vi) G.P.- Basudevpur, Mouza- Shyamharibar, J.L. No.- 266, Plot No.- 3611 under Egra-II Dev. Block.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>175/TD</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
+  </si>
+  <si>
     <t>Installation of 01 (one) no. 2.00 H.P. capacity Solar Photovoltiaic Submerssible Pump Set (900 watt) within the Newly constructed Tube well Size (150mm.x80mm.x diff.depth.) along with 900 watt peak capacity Solar Photovoltatic array panels on structure including Supply &amp; Delivery of approved quality materials with all allied work at different Block of Tamluk Division, PHE Dte. within Purba Medinipur Zilla Parishad. [ Bhagwanpur-II Dev. Block (Av. depth 230 mtr.) = 07 Unit ] Total 07 Unit.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Headquaters</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000281/2021-2022</t>
   </si>
   <si>
     <t>1530/TD</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
-    <t>MIDNAPUR PIPE CONCERN</t>
-[...85 lines deleted...]
-  <si>
     <t>Continuation Work Order for Hiring of Diesel Motor Cab/ Luxury Taxy (Commercial) with catalytic converter attachment (Bharat Stage-IV) on daily basis for the period from 01.12.2022 to 31.05.2023 i.e. 06 b(Six) months for the use of the office of the Assistant Engineer, RWS Tamluk Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000939/2022-2023</t>
   </si>
   <si>
     <t>375/RWS/TSD</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>SRIMANTA PANJA</t>
   </si>
   <si>
     <t>Diesel Motor Cab/Luxury Taxi (Commercial) with catalytic converter attachment (Bharat Stage IV) on daily rate basis for the use of the Office of the Assistant Engineer, RWS Tamluk Sub-Division, PHE Dte. from 01.07.2023 to 31.12.2023 (Six) Months.</t>
   </si>
   <si>
     <t>ORD/000529/2023-2024</t>
   </si>
   <si>
     <t>1299/TD</t>
@@ -267,65 +282,50 @@
     <t>31/12/2023</t>
   </si>
   <si>
     <t>JOY MAA TARA TRAVELS &amp; TRANSPORT</t>
   </si>
   <si>
     <t>Installation of display Board at 54 nos. different work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>3288/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,234 +872,234 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>64.74</v>
+        <v>69.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>65.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>66.72</v>
+        <v>11.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>11.09</v>
+        <v>53.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>53.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>53.79</v>
+        <v>22.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.04</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1108,506 +1108,506 @@
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>69.7</v>
+        <v>50.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>48.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.48</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>62.48</v>
+        <v>64.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>63.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.87</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>11.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>50.45</v>
+        <v>62.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>59.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.93</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>0.74</v>
+        <v>66.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>65.61</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>316.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>42.47</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>22.46</v>
+        <v>9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>423.09</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>392.24</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>92.71</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>