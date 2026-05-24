--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -1111,54 +1111,54 @@
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>9.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1170,54 +1170,54 @@
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>35.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1229,54 +1229,54 @@
         <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>9.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1687,54 +1687,54 @@
         <v>76</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P17" s="4">
         <v>3.39</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1746,54 +1746,54 @@
         <v>81</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P18" s="4">
         <v>4.52</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1805,88 +1805,88 @@
         <v>84</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P19" s="4">
         <v>9.53</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>23.86</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>196.3</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>13.17</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>6.71</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>