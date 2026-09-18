--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,168 +116,210 @@
   <si>
     <t>Construction of 11/0.433 KV, 800 KVA Electrical Substation with allied Electrical works at Pingla Boosting at panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE/Midnapur Mechanical Sub-Division-I,Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division,Sri Sourav Mondal, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/002705/2023-2024</t>
   </si>
   <si>
     <t>1057/W/MMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING &amp; PROJECT CO</t>
   </si>
   <si>
+    <t>Construction of 33/0.433 KV, 3000 KVA Electrical Substation with allied Electrical works at WTP at Panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sourav Mondal, JE/Midnapur Mechanical Sub-Division-,Sri, Bikas Pramanik, JE, Estimator MMD</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>1659/W/MMD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>THE MARKET ELECTRICAL ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>Supplying, laying of 9 nos zone Distribution System including specials, valves &amp; pipe carrying structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule (dept. supply), saddle piece etc. all complete, Construction of 9 Nos. various capacities of 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials., Soil Investigation for the work of construction of OHR, Construction of Switch room cum Chlorine Room Including Chlorination &amp;Sanitary Arrangement, Boundary Wall, Service Road for 50 M length, Improvement of Land for each site, Renovation of 4 nos. Existing OHRs. surface Drain, Campus lighting &amp; other provisional works etc for Pingla Block on EPC turnkey basis in a single package as per detail scope of work / direction of the E-I-C including 6(six) months Trial Run and Operation&amp; Maintenance for 5(five) years for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Pingla, Panskura Block, District Paschim &amp; Purba Medinipur under Western Circle, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division(Pingla),JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>801/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>G B CONSTRUCTION &amp; UMWELT JV</t>
+  </si>
+  <si>
     <t>Construction of 11/0.433 KV, 1600 KVA Electrical Substation with allied Electrical works at Intake point (River bank) at panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002717/2023-2024</t>
   </si>
   <si>
     <t>1058/W/MMD</t>
   </si>
   <si>
-    <t>THE MARKET ELECTRICAL ENGINEERING WORKS</t>
-[...2 lines deleted...]
-    <t>Midnapore Division</t>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Surveying, Designing, Engineering, Supplying, Construction, Erectioning, Testing, Commissioning of Raw Water Intake Jetty Structure (Fixed type) with Pump House connected by RCC carriageway with the river bank, 70 MLD capacity conventional type Water Treatment Plant, Raw Water Rising Mains, Bank protection, Substation Building for Intake and WTP, Clear Water Reservoir, High Lift Pump House, Clear Water Rising Mains, 1000 Cum capacity UGR cum Booster Pumping Station at Pingla block , Chlorine room &amp; Guard room at UGR site with necessary sanitary arrangements including plinth protection work with surface drain, Administrative Building with centralized SCADA system, Bunglow &amp; Staff Quarter including furniture at WTP &amp; other necessary all Civil and Electro-Mechanical works [excluding substation equipments] etc on EPC turnkey basis as per direction of the EIC including 6(six) months Trial Run and Operation &amp; Maintenance for 5(five) years for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Pingla, Panskura Block, District Purba &amp; Paschim Medinipur (Phase-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001219/2023-2024</t>
+  </si>
+  <si>
+    <t>1012/TD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>G. B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supplying, laying of 22 nos zone Distribution System including specials, valves &amp; pipe carrying structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule (dept. supply), saddle piece etc. all complete, Construction of 25 Nos. various capacities of 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials., Soil Investigation for the work of construction of OHR, Construction of Switch room cum Chlorine Room Including Chlorination &amp; Sanitary Arrangement, Boundary Wall, Service Road for 50 M length &amp; Improvement of Land for each site, surface Drain, Campus lighting &amp; other provisional works etc for Panskura Block on EPC turnkey basis in a single package as per detail scope of work / direction of the E-I-C including 6(six) months Trial Run and Operation &amp; Maintenance for 5(five) years for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Panskura Block, District Paschim &amp; Purba Medinipur under Western Circle, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>2258/TD</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>16/07/2029</t>
+  </si>
+  <si>
+    <t>M/S ANAND SINGH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>2240/MD</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 33/0.433 KV, 3000 KVA Electrical Substation with allied Electrical works at WTP at Panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
-[...80 lines deleted...]
-    <t>M/S ANAND SINGH</t>
+    <t>RTOR000120/2024-2025</t>
+  </si>
+  <si>
+    <t>40/TD</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>Payment of Way leave plan &amp; Survey Charges for Application ID SER-KGP-2025-WL-14</t>
+  </si>
+  <si>
+    <t>BILL/00208/2025-2026</t>
+  </si>
+  <si>
+    <t>142/W</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
+  </si>
+  <si>
+    <t>Payment of Way leave plan &amp; Survey Charges for Application ID SER-KGP-2025-WL-13</t>
+  </si>
+  <si>
+    <t>BILL/00207/2025-2026</t>
+  </si>
+  <si>
+    <t>Quotation for Earnest Money Deposition for bulk power supply for proposed premises at Vill-Naskardighi &amp; Janabar, Block-Panskura-I, for an Ultimate contract Demand of 3000KVA.</t>
+  </si>
+  <si>
+    <t>BILL/06261/2025-2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,422 +924,656 @@
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>485.76</v>
+        <v>747.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>237.7</v>
+        <v>7243.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>895.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>747.99</v>
+        <v>485.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>7243.56</v>
+        <v>28900</v>
       </c>
       <c r="Q7" s="4">
-        <v>895.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>28900</v>
+        <v>18090.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>18090.51</v>
+        <v>237.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5271.92</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.02</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>61318.44</v>
+      </c>
+      <c r="P14" s="8">
+        <v>895.75</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>