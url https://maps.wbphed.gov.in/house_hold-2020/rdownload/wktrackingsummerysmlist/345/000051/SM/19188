--- v0 (2025-12-15)
+++ v1 (2026-04-01)
@@ -1079,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>7243.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>895.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1237,54 +1237,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>56044.45</v>
       </c>
       <c r="P10" s="8">
-        <v>895.75</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>