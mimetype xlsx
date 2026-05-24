--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -95,78 +95,78 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Panskura,Pingla</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PINGLA,KHARAGPUR-II &amp; PANSKURA BLOCK,DISTRICT - PASCHIM &amp; PURBA MEDINIPUR (PHASE-I)</t>
   </si>
   <si>
     <t>SM/19188</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Construction of 11/0.433 KV, 800 KVA Electrical Substation with allied Electrical works at Pingla Boosting at panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...2 lines deleted...]
-    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
+    <t>AE/Midnapur Mechanical Sub-Division-I,Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division,Sri Sourav Mondal, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/002705/2023-2024</t>
   </si>
   <si>
     <t>1057/W/MMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING &amp; PROJECT CO</t>
   </si>
   <si>
     <t>Construction of 11/0.433 KV, 1600 KVA Electrical Substation with allied Electrical works at Intake point (River bank) at panskura under surface water based water supply scheme for Pingla, Panskura and Khargpur-II Block in Purba &amp; Paschim Medinipur District under JJM under Midnapore Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
-    <t>Sri, Bikas Pramanik, JE, Estimator MMD</t>
+    <t>Sri Sourav Mondal, JE/Midnapur Mechanical Sub-Division-,Sri, Bikas Pramanik, JE, Estimator MMD</t>
   </si>
   <si>
     <t>ORD/002717/2023-2024</t>
   </si>
   <si>
     <t>1058/W/MMD</t>
   </si>
   <si>
     <t>THE MARKET ELECTRICAL ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>2240/MD</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
@@ -1079,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>7243.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>895.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1237,54 +1237,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>56044.45</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>895.75</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>