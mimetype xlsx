--- v0 (2026-04-21)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,90 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts Paschim and Purba Medinipur (Phase-I)</t>
   </si>
   <si>
     <t>SM/19253</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Scrutinization and verification of pump house data under WBSEDCL through continuous field visits and consultation with the Mechanical/Electrical wing of the PHE Department, including creation of an online monitoring system to ensure accurate and seamless recording of daily activities at pump houses regarding functioning of pumps &amp; motors, chlorination arrangements etc. to facilitate continuous energy audits and future verification of WBSEDCL data</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>2033/RS</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>PURBA MEDINIPUR</t>
+  </si>
+  <si>
     <t>Collection, Scanning and Digitization of printed distribution drawings from divisions/subdivisions of the PHE Directorate into Geo-referenced CAD files and uploading them in the PHED "Scheme Drawing &amp; Litholog" Module along with development of a GIS tool facilitating a user-friendly, integrated data entry panel designed for capturing essential attributes such as material, diameter, and connection points to convert a design drawing into an in-built drawing under Support Activities of Jal Jeevan Mission.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1026/RS</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
-    <t>HORIZEN</t>
-[...17 lines deleted...]
-    <t>04/09/2026</t>
+    <t>Digitization of the transmission, distribution system, and all assets of piped water supply schemes, converting them to Keyhole Markup Language (.kml) files for uploading in the PM Gati Shakti Portal, along with digitization, preparation, and upload of lithologic drawings received from divisions/sub-divisions of the PHED Directorate under Support Activities of Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>929/RS</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>Development and Deployment of a Technology-Enabled, Multi-Channel Grievance Redressal System to Enhance Transparency, Service Accountability, and Real-Time Citizen Engagement in Rural Water Supply Management for Asset Management and Maintenance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000121/2025-2026</t>
+  </si>
+  <si>
+    <t>2184/RS</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Extraction, harmonization, and spatial integration of pipeline infrastructure data across all relevant Piped Water Supply Schemes to enable geospatial visualization, performance monitoring, functionality assessment, and data-driven strategic planning for Asset management and subsequent Operation &amp; Maintenance procedure within the Jal Jeevan Mission implementation framework under PHED WB.</t>
+  </si>
+  <si>
+    <t>ORD/000156/2025-2026</t>
+  </si>
+  <si>
+    <t>2617/RS</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -721,60 +766,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>78.73</v>
+        <v>86.02</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -782,60 +827,60 @@
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>78.73</v>
+        <v>86.02</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -843,60 +888,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>86.02</v>
+        <v>78.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -904,104 +949,470 @@
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>86.02</v>
+        <v>78.73</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="4">
+        <v>80.97</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>56</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P8" s="4">
+        <v>80.97</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>56</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4">
+        <v>96.41</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>60</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P10" s="4">
+        <v>96.41</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>60</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4">
+        <v>224.32</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>40</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>224.32</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>40</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1132.9</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>