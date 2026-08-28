--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts Paschim and Purba Medinipur (Phase-I)</t>
   </si>
   <si>
     <t>SM/19253</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Collection, Scanning and Digitization of printed distribution drawings from divisions/subdivisions of the PHE Directorate into Geo-referenced CAD files and uploading them in the PHED "Scheme Drawing &amp; Litholog" Module along with development of a GIS tool facilitating a user-friendly, integrated data entry panel designed for capturing essential attributes such as material, diameter, and connection points to convert a design drawing into an in-built drawing under Support Activities of Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>1026/RS</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>PURBA MEDINIPUR</t>
+  </si>
+  <si>
+    <t>Digitization of the transmission, distribution system, and all assets of piped water supply schemes, converting them to Keyhole Markup Language (.kml) files for uploading in the PM Gati Shakti Portal, along with digitization, preparation, and upload of lithologic drawings received from divisions/sub-divisions of the PHED Directorate under Support Activities of Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>929/RS</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
     <t>Scrutinization and verification of pump house data under WBSEDCL through continuous field visits and consultation with the Mechanical/Electrical wing of the PHE Department, including creation of an online monitoring system to ensure accurate and seamless recording of daily activities at pump houses regarding functioning of pumps &amp; motors, chlorination arrangements etc. to facilitate continuous energy audits and future verification of WBSEDCL data</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>2033/RS</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>04/09/2026</t>
-  </si>
-[...34 lines deleted...]
-    <t>26/10/2025</t>
   </si>
   <si>
     <t>Development and Deployment of a Technology-Enabled, Multi-Channel Grievance Redressal System to Enhance Transparency, Service Accountability, and Real-Time Citizen Engagement in Rural Water Supply Management for Asset Management and Maintenance under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>ORD/000121/2025-2026</t>
   </si>
   <si>
     <t>2184/RS</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>23/09/2026</t>
   </si>
   <si>
     <t>Extraction, harmonization, and spatial integration of pipeline infrastructure data across all relevant Piped Water Supply Schemes to enable geospatial visualization, performance monitoring, functionality assessment, and data-driven strategic planning for Asset management and subsequent Operation &amp; Maintenance procedure within the Jal Jeevan Mission implementation framework under PHED WB.</t>
   </si>
   <si>
     <t>ORD/000156/2025-2026</t>
   </si>
   <si>
     <t>2617/RS</t>
   </si>
@@ -766,60 +766,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>86.02</v>
+        <v>78.73</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -827,60 +827,60 @@
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>86.02</v>
+        <v>78.73</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -888,60 +888,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>78.73</v>
+        <v>80.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -949,60 +949,60 @@
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>78.73</v>
+        <v>80.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1010,60 +1010,60 @@
       <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>80.97</v>
+        <v>86.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1071,60 +1071,60 @@
       <c r="H8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>80.97</v>
+        <v>86.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>