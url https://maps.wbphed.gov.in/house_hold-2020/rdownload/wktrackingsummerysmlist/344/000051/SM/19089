--- v0 (2026-01-12)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,60 +110,63 @@
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Water Sample Collection and Testing Charges through FTK Kit.</t>
   </si>
   <si>
     <t>BILL/01217/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-626</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>CMOH PASCHIM MEDINIPUR.</t>
   </si>
   <si>
     <t>Data uploading charges of FTK test results into State Water Quality Dashboard tested by ASHA workers using Field Test Kit (FTKs) related with Water Quality Monitoring &amp; Surveillance under JJM.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
+    <t>JE RWS Kharagpur Sub-Division(Debra Blk)</t>
+  </si>
+  <si>
     <t>ORD/000510/2024-2025</t>
   </si>
   <si>
     <t>620/MD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -753,86 +756,88 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>6.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>26.99</v>
       </c>
       <c r="P5" s="8">
         <v>0</v>
       </c>
       <c r="Q5" s="8">
         <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>