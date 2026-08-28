--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -122,51 +122,51 @@
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>CMOH PASCHIM MEDINIPUR.</t>
   </si>
   <si>
     <t>Data uploading charges of FTK test results into State Water Quality Dashboard tested by ASHA workers using Field Test Kit (FTKs) related with Water Quality Monitoring &amp; Surveillance under JJM.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra Blk)</t>
   </si>
   <si>
     <t>ORD/000510/2024-2025</t>
   </si>
   <si>
     <t>620/MD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/02/2027</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>