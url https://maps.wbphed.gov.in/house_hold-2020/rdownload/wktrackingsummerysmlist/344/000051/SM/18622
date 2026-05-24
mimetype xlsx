--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -191,51 +191,51 @@
   <si>
     <t>RTOR000020/2024-2025</t>
   </si>
   <si>
     <t>3340/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, 400 cum OHR &amp; 250 Cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (4,213 Nos.) under JJM with allied work for Benai (Zone- I &amp; Zone-II) &amp; its adjoining mouzas W/S scheme in Daspur- II Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>3231/MD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>28/05/2026</t>
   </si>
   <si>
     <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
     <t>Laying rising main pipeline for Benai (Zone-I) PWSS under Daspur-II block within Ghatal sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000332/2024-2025</t>
   </si>
   <si>
     <t>3575/MD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-03-2024 to 31-08-2024.</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>983.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>317.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.31</v>
       </c>
       <c r="S8" s="4">
         <v>15</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1374,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1142.1</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>317.71</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>27.82</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>